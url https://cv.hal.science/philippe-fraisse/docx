--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -199,274 +199,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Humanoid Robot Stability on Uneven Terrain with Online Foothold Planning Based on Ground Scanning</w:t>
+                <w:t xml:space="preserve">Design and Validation of a Soft Pneumatic Submodule for Adaptive Humanoid Foot Compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Frizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10846-025-02327-z⟩</w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/machines13121142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507003v1</w:t>
+                <w:t xml:space="preserve">hal-05506996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Soft Pneumatic Submodule for Adaptive Humanoid Foot Compliance</w:t>
+                <w:t xml:space="preserve">Enhancing Humanoid Robot Stability on Uneven Terrain with Online Foothold Planning Based on Ground Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Frizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (12), pp.1142. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/machines13121142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10846-025-02327-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506996v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear MPC for Physical Human-Aerial Robot Interaction in Collaborative Transportation Tasks</w:t>
               </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anibal Ollero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (10), pp.9670 - 9677. </w:t>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Tzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshad Khorrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.2950-2966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -697,338 +697,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An admittance based hierarchical control framework for dual-arm cobots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanoids’feet: state of the art &amp; future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Frizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
+                <w:t xml:space="preserve">Ko Ayusawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Navarro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102814⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (01), pp.2250001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219843622500013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887280v1</w:t>
+                <w:t xml:space="preserve">hal-03534274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoids’feet: state of the art &amp; future directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Frizza</w:t>
+                <w:t xml:space="preserve">An admittance based hierarchical control framework for dual-arm cobots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ko Ayusawa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (01), pp.2250001. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.102814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219843622500013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534274v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended statically equivalent serial chain—Identification of whole body center of mass with dynamic motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1114,51 +1114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.#2150016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana de Paula Assis Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 101 (2), pp.40-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1335,51 +1335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona del Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1443,90 +1443,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic manipulation planning for shaping deformable linear objects with environmental contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.16-23. </w:t>
@@ -1577,90 +1577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal exciting motion for fast robot identification. Application to contact painting tasks with estimated external forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuma Katsumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.149-159. </w:t>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1841,90 +1841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary-route based ICR control for steerable wheeled mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Khelloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,77 +1958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collaborative Robot for the Factory of the Future: BAZAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.#85. </w:t>
@@ -2220,286 +2220,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02062622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-point control of robot end-effector pose using dual quaternion feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Pursuit of Safety: An Open-Source Library for Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang-Lan Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Perdereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52, pp.100-110. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2017.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2018.2810098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02062621v1</w:t>
+                <w:t xml:space="preserve">hal-01818911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Pursuit of Safety: An Open-Source Library for Physical Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+                <w:t xml:space="preserve">Set-point control of robot end-effector pose using dual quaternion feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Lan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Fonte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2017.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2018.2810098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818911v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02062621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Kinematics Control Methods for Redundant Snakelike Robot Teleoperation During Minimally Invasive Surgery</w:t>
               </w:r>
@@ -2524,64 +2524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Leibrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (3), pp.2501-2508. </w:t>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuma Katsumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (6), pp.927-942. </w:t>
@@ -2792,51 +2792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessam Abdulrazak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2909,77 +2909,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (6), pp.1850024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,64 +3160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Discontinuity-Robust Controller for Steerable Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3258,685 +3258,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The cross-motion invariant group and its application to kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.1359-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnw032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
+                <w:t xml:space="preserve">lirmm-01396641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cross-motion invariant group and its application to kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (4), pp.1359-1378. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnw032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01396641v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Hip and Knee Joint Angles Using a Single Inertial Measurement Unit During Lower Limb Rehabilitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Joukov</w:t>
+                <w:t xml:space="preserve">Collaborative manufacturing with physical human–robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Kulić</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Antoine Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2503765⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01396647v1</w:t>
+                <w:t xml:space="preserve">hal-01274730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative manufacturing with physical human–robot interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Parsimonious Kinematic Control of Highly Redundant Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viniçius Mariano Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2015.12.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2015.2506259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274730v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01198399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious Kinematic Control of Highly Redundant Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of Hip and Knee Joint Angles Using a Single Inertial Measurement Unit During Lower Limb Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Joukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Kulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viniçius Mariano Gonçalves</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (1), pp.65-72. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1557-1564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2015.2506259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2503765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01198399v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01396647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Exciting Dance for Identifying Inertial Parameters of an Anthropomorphic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,90 +4013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D center of mass control approach for FES-assisted standing: First experimental evaluation with a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (11), pp.1270-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4289,51 +4289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Interface for Personalized Center of Mass Self-Identification in Home Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4514,77 +4514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of subject specific whole-body centre of mass using the 3D Statically Equivalent Serial Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,103 +4660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an affordable mobile analysis platform for pathological walking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.116-128. </w:t>
@@ -4819,64 +4819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating Upper and Lower Body During FES-Assisted Transfers in Persons With Spinal Cord Injury in Order to Reduce Arm Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Henkous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4948,90 +4948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified multimodal control framework for human–robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.106-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5091,64 +5091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.16955-16971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5195,77 +5195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomic contribution of ABLE exoskeleton in automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colledani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (4), pp.475-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5311,90 +5311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Human Walking Gyroscopic Data Using Empirical Mode Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5439,261 +5439,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00922705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Estimate of Body Kinematics During a Planar Squat Task Using a Single Inertial Measurement Unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Functional Electrical Stimulation of Lower Limbs during Sitting Pivot Transfer Motion for Paraplegic People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2245131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/51901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798180v1</w:t>
+                <w:t xml:space="preserve">lirmm-01340711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Functional Electrical Stimulation of Lower Limbs during Sitting Pivot Transfer Motion for Paraplegic People</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Real-time Estimate of Body Kinematics During a Planar Squat Task Using a Single Inertial Measurement Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (25), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (7), pp.1920-1926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/51901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2245131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01340711v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Lower Limbs Movement Restoration With Input-Output Feedback Linearization and Model Predictive Control</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer S. Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5821,64 +5821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper and Lower Body Coordination in FES-Assisted Sit-to-Stand Transfers in Paraplegic Subjects - A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6054,77 +6054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Least-Squares Identification Algorithm for Estimating Squat Exercise Mechanics Using a Single Inertial Measurement Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6177,363 +6177,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00800165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation of the centre of mass from motion capture and force plate recordings: A study on the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Vanoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagarde</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Demircan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ABB-2011-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00609097v1</w:t>
+                <w:t xml:space="preserve">lirmm-00616591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the centre of mass from motion capture and force plate recordings: A study on the elderly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cotton</w:t>
+                <w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Vanoncini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emel Demircan</w:t>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ABB-2011-0006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00616591v1</w:t>
+                <w:t xml:space="preserve">lirmm-00609097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Fast Replanning Safe Motions for Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (99), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6593,51 +6593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6736,51 +6736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (Sup. 1), pp.S66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6827,64 +6827,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for paraplegic upper-body posture estimation during standing: a pilot study for rehabilitation purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,51 +6969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (6), pp.707-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7073,51 +7073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Fall Detection and Activity Monitoring for Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Force Control Strategy based on Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tuberculosis control in France--evaluation of practice by a working group of the Société de Pneumologie de Langue Française].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chouaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,51 +7539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,299 +7650,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'utilisation de Bluetooth pour la commande à distance de robots mobiles</w:t>
+                <w:t xml:space="preserve">[Can the medical-social and administrative organization improve the individual and collective management of tuberculosis in France?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Val</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chouaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc-Jouvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Portel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21 (3 Pt 2), pp.S98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0761-8425(04)71391-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287099v1</w:t>
+                <w:t xml:space="preserve">hal-00597216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Can the medical-social and administrative organization improve the individual and collective management of tuberculosis in France?].</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l'utilisation de Bluetooth pour la commande à distance de robots mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (7-8/2003), pp.859 à 892</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597216v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position Force/Control of an Underwater Mobile Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8001,51 +8001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation over ip network: Network delay regulation and adaptive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8264,51 +8264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8417,64 +8417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile-based force estimation for interaction control with robot fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,64 +8551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Saghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids 2023 - 22nd IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Austin, TX, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8668,77 +8668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Frizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Ayusawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids 2022 - 21st IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. pp.427-434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8785,64 +8785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance to Older Adults with Comfortable Robot-to-Human Handovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Daurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8883,330 +8883,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Embodiment Comparison of Semi-Autonomous and Fully-Captured Avatar Movements in Virtual Reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Point Clouds With Color: A Simple Open Library for Matching RGB and Depth Pixels from an Uncalibrated Stereo Pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Daurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVR 2021 - IEEE 7th International Conference on Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICVR51878.2021.9483831⟩</w:t>
+              <w:t xml:space="preserve">MFI 2021 - IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MFI52462.2021.9591200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04478112v1</w:t>
+                <w:t xml:space="preserve">hal-03348842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Clouds With Color: A Simple Open Library for Matching RGB and Depth Pixels from an Uncalibrated Stereo Pair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">User Embodiment Comparison of Semi-Autonomous and Fully-Captured Avatar Movements in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Weistroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Daurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFI 2021 - IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany. pp.1-7, </w:t>
+              <w:t xml:space="preserve">ICVR 2021 - IEEE 7th International Conference on Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Foshan, China. pp.223-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MFI52462.2021.9591200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICVR51878.2021.9483831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348842v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04478112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance control for collaborative dual-arm manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2019 - 19th International Conference on Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Belo Horizonte, Brazil. pp.198-204, </w:t>
@@ -9244,51 +9244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on dynamic identification methods of floating base anthropomorphic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S471-S473, </w:t>
@@ -9378,103 +9378,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing OpenPHRI: a software library for physical human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2018 Late Breaking Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9512,77 +9512,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Arm Motion Analysis Based on the Inverse Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob 2018 - 7th IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Enschede, Netherlands. pp.1005-1010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9616,103 +9616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial Parameters Identification of a Humanoid Robot Hanged to a Fix Force Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4927-4932, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9785,51 +9785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessam Abdulrazak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9876,103 +9876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-arm relative tasks performance using sparse kinematic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.6003-6008, </w:t>
@@ -10010,103 +10010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical human-robot interaction with the OpenPHRI library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICRA Workshop WORKMATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10144,90 +10144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-arm robotic manipulation of flexible cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2018 - 31st IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.479-484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10261,90 +10261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on cobotics at the LIRMM IDH group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10533,51 +10533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait analysis using optimality criteria imputed from human data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Marlena Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,103 +10654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for intuitive collaboration with a mobile manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Navarro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vancouver, BC, Canada. pp.6293-6298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10778,412 +10778,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+                <w:t xml:space="preserve">A constrained Extended Kalman Filter for dynamically consistent inverse kinematics and inertial parameters identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Daune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Jouvok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
+              <w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.952-957, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274736v1</w:t>
+                <w:t xml:space="preserve">hal-01857576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constrained Extended Kalman Filter for dynamically consistent inverse kinematics and inertial parameters identification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kinematic Modeling and Singularity Treatment of Steerable Wheeled Mobile Robots with Joint Acceleration Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sorour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.952-957, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2110-2115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857576v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Modeling and Singularity Treatment of Steerable Wheeled Mobile Robots with Joint Acceleration Limits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2110-2115, </w:t>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3043-3048, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274772v1</w:t>
+                <w:t xml:space="preserve">hal-01274736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EKF-based state estimation for train localization</w:t>
               </w:r>
@@ -11195,51 +11195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11286,51 +11286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A personalized balance measurement for home-based rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11377,103 +11377,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active calibration of tactile sensors mounted on a robotic hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prajval Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems Workshop on Multimodal sensor-based robot control for HRI and soft manipulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t>
@@ -11515,90 +11515,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human arm optimal motion analysis in industrial screwing task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Armande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, São Paulo, Brazil. pp.964-969, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11645,90 +11645,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing neuromuscular mechanisms in human-exoskeleton interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Armande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. pp.1210-1213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11762,103 +11762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Affordable and User-Friendly Visual Motion Capture System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, Illinois, United States. pp.4985-4988, </w:t>
@@ -11935,51 +11935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12052,51 +12052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.693-698, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12124,572 +12124,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01089549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot assistance selection for large object manipulation with a human</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC: Systems, Man, and Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2013.315⟩</w:t>
+              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2013.6564107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01841027v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multimodal Control for Human-Robot Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2202-2207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804250v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00914416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Control for Human-Robot Cooperation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sensor-based control of a collaborative robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2202-2207</w:t>
+              <w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00914416v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01247144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-based control of a collaborative robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Passama</w:t>
+                <w:t xml:space="preserve">Robot assistance selection for large object manipulation with a human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Meline</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nikos A. Aspragathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMC: Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. pp.1828-1833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2013.315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01247144v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gain-scheduling approach to model human simultaneous visual tracking and balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Marlena Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Park Sukyung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12753,64 +12753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Demircan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC: Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. pp.4718-4723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12861,51 +12861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.5303-5308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12924,581 +12924,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00830245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Multicontact Motions with Passive Joints: Improvement of Sitting Pivot Transfer Strategy for Paraplegics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Center of Mass with Kinect and Wii Balance Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.1023-1028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00725200v1</w:t>
+                <w:t xml:space="preserve">lirmm-00734629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Center of Mass with Kinect and Wii Balance Board</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.325-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00734629v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
+              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.7389-7394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Mboup</w:t>
+                <w:t xml:space="preserve">Generation of Multicontact Motions with Passive Joints: Improvement of Sitting Pivot Transfer Strategy for Paraplegics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Camilla Pierella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.7389-7394, </w:t>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1440-1445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733516v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00725200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on haptic communication of a human in a shared human-robot collaborative task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.5137-5144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13545,77 +13545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13688,51 +13688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13792,77 +13792,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of FES-assisted rising motion in individuals with paraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13926,51 +13926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4658-4663, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14017,64 +14017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing the Arm Participation in Complete Paraplegic FES-Assisted Sit to Stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14106,399 +14106,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00644067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Position and Orientation Control of Robot Manipulators Using Dual Quaternion Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Lan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARC'10 : 3ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.658-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5651097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00506412v1</w:t>
+                <w:t xml:space="preserve">lirmm-00535893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position and Orientation Control of Robot Manipulators Using Dual Quaternion Feedback</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5651097⟩</w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6218-6221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00535893v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARC'10 : 3ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00506293v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Position Control Strategies using the Cooperative Dual Task-Space Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Druon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14584,51 +14584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14670,51 +14670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Platform for an Interactive Tele-echographic System: The PROSIT ANR-2008 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Essomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14722,51 +14722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Hamlyn Symposium on Medical robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, London, United Kingdom</w:t>
@@ -14795,77 +14795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Motion Planning Computation for Databasing Balanced Movement of Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1669-1674, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14899,90 +14899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15033,90 +15033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15167,77 +15167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Fast Re-Planning of Safe Motions for Humanoid Robots: Application to a Kicking Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.441-446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15310,51 +15310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15396,90 +15396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15524,735 +15524,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Postural Coordination Dynamics using a Closed-Loop Controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Méthode pour la planification de trajectoires garanties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.61-66</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00345852v1</w:t>
+                <w:t xml:space="preserve">lirmm-00326045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robotic Research Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulating the human motion under Functional Electrical Stimulation using the HuMAnS toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids Robots: State of the Art from Real Platform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France</w:t>
+              <w:t xml:space="preserve">Workshop on 3D Physiological Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Zermatt, Switzerland. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355527v1</w:t>
+                <w:t xml:space="preserve">lirmm-00458376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour la planification de trajectoires garanties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">A New Method for Generating Safe Motions for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Metz, France</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00326045v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00431299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the human motion under Functional Electrical Stimulation using the HuMAnS toolbox</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Statically Equivalent Serial Chains for Modeling the Center of Mass of Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on 3D Physiological Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Zermatt, Switzerland. pp.27</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00458376v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00355530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Generating Safe Motions for Humanoid Robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, Korea, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00431299v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statically Equivalent Serial Chains for Modeling the Center of Mass of Humanoid Robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Postural Coordination Dynamics using a Closed-Loop Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.138-144</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355530v1</w:t>
+                <w:t xml:space="preserve">lirmm-00345852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Humanoid Robotic Research Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, Korea, pp.6</w:t>
+              <w:t xml:space="preserve">Humanoids Robots: State of the Art from Real Platform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Limbs Movement Restoration using Input-Output Feedback Linearization and Model Predictive Control</w:t>
               </w:r>
@@ -16264,51 +16264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16359,51 +16359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Reception Signal Strength for Relative Positioning in a Vehicule Robot Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16454,64 +16454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emission/Reception Chain Modelling of the WiMAX Access Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16558,51 +16558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Strategy for Car-Like Robot Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16653,64 +16653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Body Posture Estimation for Standing Function Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16748,77 +16748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Computation of Constraints for Safe path Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16856,51 +16856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Stabilization Strategy for Car-Like Robot Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16964,77 +16964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tele-Echography Medical Robot OTEL02</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17070,459 +17070,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Algorithm to Adaptive Trajectory Planning for a Group of Nonholonomic Mobile Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A specific neural network used on a portable system for classifying activities in ambulatory monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Zapata</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igone Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.404-409</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Technology (ICIT'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.1-4244-0726-5/06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00146445v1</w:t>
+                <w:t xml:space="preserve">hal-00290184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Body Posture Estimation Using Handle Force Measurements : Experimental Results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conception et Validation d'une Architecture Haptique Indépendante des Modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Miyagi-ZAO, Japan</w:t>
+              <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00368170v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific neural network used on a portable system for classifying activities in ambulatory monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+                <w:t xml:space="preserve">Upper Body Posture Estimation Using Handle Force Measurements : Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Igone Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Technology (ICIT'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.1-4244-0726-5/06</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miyagi-ZAO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00290184v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00368170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Validation d'une Architecture Haptique Indépendante des Modèles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Decentralized Algorithm to Adaptive Trajectory Planning for a Group of Nonholonomic Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Crosnier</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.404-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102828v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00146445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Design of AUV for Shallow Water Applications: H160</w:t>
               </w:r>
@@ -17534,51 +17534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Spiewak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPE: International Society of Offshore and Polar Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17616,64 +17616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Reliable Posture Estimation for Standing in Paraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17737,51 +17737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Spiewak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17819,77 +17819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human upper body posture estimation from forces exerted on handles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17930,623 +17930,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00368078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Law Strategy Based on High Order Sliding Mode : Towards a Muscle Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stratégie de commande collaborative pour des réseaux de robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+                <w:t xml:space="preserve">Thierry Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'05: International Conference on Intelligent Robots &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Edmonton (Canada), pp.2882-2887</w:t>
+              <w:t xml:space="preserve">5e Journées Nationales de la Recherche en Robotique, JNRR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106501v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Adaptive Trajectory Planning Approach for a Group of Mobile Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards An Adaptive Trajectory Planning Approach For Collaborative Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS 2005 - 6th Annual Conference Towards Autonomous Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.65-72</w:t>
+              <w:t xml:space="preserve">NeCST'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106500v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de commande collaborative pour des réseaux de robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Vision/Position/Force Control Approach for Performing Assembly Tasks with a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Divoux</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Nationales de la Recherche en Robotique, JNRR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106419v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards An Adaptive Trajectory Planning Approach For Collaborative Mobile Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust Control Law Strategy Based on High Order Sliding Mode : Towards a Muscle Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Zapata</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeCST'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">IROS'05: International Conference on Intelligent Robots &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton (Canada), pp.2882-2887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106422v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vision/Position/Force Control Approach for Performing Assembly Tasks with a Humanoid Robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Decentralized Adaptive Trajectory Planning Approach for a Group of Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">TAROS 2005 - 6th Annual Conference Towards Autonomous Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106499v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of new high data rate wireless communication technologies &amp;quot;From Wi-Fi to WiMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18597,90 +18597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Co-contraction Muscle Control Strategy For Paraplegics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.7428-7433, </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18714,90 +18714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Blade-Tissue Interaction Model for Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMAR'O5: IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Miedzyzdroje (Poland), pp.807-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18816,606 +18816,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108917v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Control of the Knee Joint Under Functional Electrical Stimulation: Simulation Results Based on a New Physiological Muscle Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Knee Joint Under Functional Electrical Stimulation: Simulation Results Based on a New Physiological Muscle Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Teleoperation Over an IP Network: From Control to Architectural Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Kunming, China. pp.765-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2004.1468924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108860v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation Over an IP Network: From Control to Architectural Considerations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using a complex, physiological based modelling of the muscle to perform realistic simulation and test control strategies: closed loop controlled stand up example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.219-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2004.1468924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108859v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a complex, physiological based modelling of the muscle to perform realistic simulation and test control strategies: closed loop controlled stand up example</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.219-221</w:t>
+              <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108861v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Control Algorithm for AUV: Based on a High Order Sliding Mode</w:t>
               </w:r>
@@ -19427,51 +19427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Salgado-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Spiewak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19518,103 +19518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Control Strategy for Cooperative Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Kunming, China. pp.1011-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19652,51 +19652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande à Longue Distance d'un Robot Mobile par Régulation de Retard Supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19728,420 +19728,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Control Theory Applied to the Restoration of the Movement of Paralysed Limbs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Teleoperation over IP Network: Virtual PUMA Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">Cédric Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARP: International Advanced Robotics Programme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Madrid, Spain. pp.99-103</w:t>
+              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269763v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation over IP Network: Virtual PUMA Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Teleoperation with Time Delay: Adaptative Control Law Based on High-Order Sliding Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.669-674</w:t>
+              <w:t xml:space="preserve">Automation'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taipei (Taiwan), pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269447v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation with Time Delay: Adaptative Control Law Based on High-Order Sliding Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Automatic Control Theory Applied to the Restoration of the Movement of Paralysed Limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taipei (Taiwan), pp.P nd</w:t>
+              <w:t xml:space="preserve">IARP: International Advanced Robotics Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Madrid, Spain. pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00191935v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications des Outils de l'Automatique au Problème de la Restauration du Mouvement de Membres Paralysés sous Stimulation Electrique Fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Clermont-Ferrand, France. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20179,51 +20179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Enhanced Teleoperation: Toward a Remote Supervised Delay Regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20300,64 +20300,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20434,64 +20434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20559,51 +20559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC'02: World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barcelona, Spain, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20654,51 +20654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20736,51 +20736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telerobotics over ip networks: Towards a low-level real-time architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20853,51 +20853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20948,51 +20948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation through the Internet : Experimental Results with a Complex Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21056,51 +21056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on motion generation and control of non-holonomic mobile manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21164,51 +21164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of robotic tasks teleoperated through the internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21281,64 +21281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards virtual control of mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21447,51 +21447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Busan, South Korea. , IEEE SENSORS Conference, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21564,51 +21564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Heidelberg, Germany. , French-German-Japanese Conference on Humanoid and Legged Robots, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21659,51 +21659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, San Diego, United States. , 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, pp.4843-4846, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21750,90 +21750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Valid and Deficient Body Segment Coordination to Improve FES-ASSISTED SIT-TO-STAND in Paraplegic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORR: International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, ETH Zurich, Switzerland. , 12th International Conference on Rehabilitation Robotics, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21871,64 +21871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing FES-Assisted Sit to Stand Transfer Initiation in Paraplegic Individuals Using Trunk Movement Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22037,51 +22037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Modelling for Bio-Inspired Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.111-137, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22154,51 +22154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Automation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, De Gruyter, pp.115-139, 2016, 9783110448436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22258,51 +22258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pons, José L. and Torricelli, Diego and Pajaro, Marta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Converging Clinical and Engineering Research on Neurorehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -22353,103 +22353,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Human Motion under Functional Electrical Stimulation using the HuMAnS Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Magnenat-Thalmann and Jian J. Zhang and David D. Feng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in the 3D Physiological Human</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -22526,51 +22526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22608,77 +22608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots en réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JP. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes commandés en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -22733,51 +22733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position and Force Control for a robot in a free or constrained space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Dombre, W. Khlail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robot Manipulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -22832,64 +22832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emission/reception chain modelling of the WiMAX access network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Boston. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Boston, chapitre 1/24, 2007, Computer Science</w:t>
@@ -22918,90 +22918,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture and Movement Estimation based on Reduced Information. Application to the Context of FES-Based Control of Lower Limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23056,51 +23056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Position Force d'un Robot en Epace Libre ou Contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23170,103 +23170,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenPHRI: an open-source library for safe physical human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23284,51 +23284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Dynamic Balance Control of Humanoid Robots by Using CoM and ZMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23443,64 +23443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Saghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23531,64 +23531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Control for Steerable Wheeled Mobile Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23690,51 +23690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut conseil de la santé publique (HCSP). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -23756,51 +23756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23861,51 +23861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Force Control Based on Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23949,51 +23949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation over IP Network: Network Delay Regulation and Adaptative Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24024,51 +24024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation with Time Delay: Adaptative Control Law Based on High-Order Sliding Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24189,51 +24189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="231591CD"/>
+    <w:nsid w:val="2BEB7056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24420,51 +24420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fraisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0911-0743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050516590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Frizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-025-02327-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13121142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Morgado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Soueidan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Mariano Gon&#231;alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tzes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Khorrami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3400924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Tarbouriech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102814" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843622500013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.11.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03479752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Paula Assis Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01275-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrecht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona del Ferraro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2020.2985344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2944304" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Katsumata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02937786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur-Henri Michalland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Briglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sorour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khelloufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.02.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03806-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dutta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2017.00085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perdereau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2017.11.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFCQTN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02061337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leibrandt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2812907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hagane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Katherine Rincon Ardila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2018.p0927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-018-0260-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984361850024X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cappozzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Joukov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.12.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2638466" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnw032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2503765" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lasnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.12.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01198399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini&#231;ius Mariano Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2015.2506259" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2583062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2379431" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01146757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henkous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12286" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NMTNM6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01063479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140916955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colledani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B96RC9WH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2245131" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51901" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWZCX9BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0016-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00655894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q94BNGHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vanoncini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Demircan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2162998" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2160809" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(10)70146-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2032687" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370444v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.01.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHGWDZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mavros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307780132018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Jouvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(05)85435-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597216v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouaid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cormier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(04)71391-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.10119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP8SXKRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026112419614" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E225E80BF088CC378D938BD36B6B4FC026976C99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siebert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6811" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Saghour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids57100.2023.10375172" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883330v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000240" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Nowak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO54254.2022.9802960" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04478112v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomasset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR51878.2021.9483831" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI52462.2021.9591200" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981624" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714985" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2018.8488045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131978v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735462v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594320" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593780" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523305v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131260v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellmunt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Endelin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006145100960105" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590661v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Marlena Panchea" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2340" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857576v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Daune" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jouvok" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523749" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487360" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445352v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808726" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111274v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Armande" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913905" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943814" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bidard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos A. Aspragathos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.315" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00914416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247144v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park Sukyung" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00860646v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830245v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725200v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pierella" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290307" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734629v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798593v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brouillet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385721" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641657v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979787" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641907v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048554" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644067v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535893v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651097" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535889v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650218" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751827v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152637" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433040v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413442v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355527v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326045v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00458376v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355530v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194986v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202806v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202823v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77216-5_1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202780v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193965v3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202789v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146445v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290184v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102828v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102832v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Spiewak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109554v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106501v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106419v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106499v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290177v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106120v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583360" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106472v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108861v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108862v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Salgado-Jimenez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2004.1402929" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269763v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191935v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269702v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189072v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976242" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313500v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370389" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347078" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495391v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803137-7.00005-7" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734972v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icnr2012.org/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_114" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00342335v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/wh0220j8470322k0/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171438v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203668v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hermes-science.com" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203666v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287815v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268640v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625947v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375560v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847747v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Alarcon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189411v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234782v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Glele" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chadapaud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109214v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268570v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268571v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fraisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0911-0743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050516590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Frizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13121142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-025-02327-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Morgado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Soueidan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Mariano Gon&#231;alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tzes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Khorrami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3400924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843622500013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Tarbouriech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102814" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.11.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03479752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Paula Assis Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01275-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrecht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona del Ferraro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2020.2985344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2944304" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Katsumata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02937786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur-Henri Michalland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Briglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sorour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khelloufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.02.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03806-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dutta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2017.00085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perdereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2017.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFCQTN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02061337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leibrandt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2812907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hagane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Katherine Rincon Ardila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2018.p0927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-018-0260-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984361850024X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cappozzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Joukov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.12.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2638466" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnw032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lasnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.12.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01198399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini&#231;ius Mariano Gon&#231;alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2015.2506259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2503765" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2583062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2379431" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01146757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henkous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12286" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NMTNM6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01063479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140916955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colledani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B96RC9WH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51901" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2245131" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWZCX9BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0016-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00655894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q94BNGHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vanoncini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Demircan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2162998" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2160809" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(10)70146-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2032687" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370444v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.01.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHGWDZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mavros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307780132018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Jouvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(05)85435-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouaid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cormier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(04)71391-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.10119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP8SXKRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026112419614" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E225E80BF088CC378D938BD36B6B4FC026976C99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siebert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6811" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Saghour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids57100.2023.10375172" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883330v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000240" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Nowak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO54254.2022.9802960" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348842v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI52462.2021.9591200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04478112v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomasset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR51878.2021.9483831" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981624" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714985" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2018.8488045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131978v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735462v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594320" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593780" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523305v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131260v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellmunt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Endelin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006145100960105" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590661v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Marlena Panchea" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2340" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857576v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Daune" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jouvok" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523749" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274772v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487360" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445352v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808726" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111274v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Armande" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913905" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943814" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00914416v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247144v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bidard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos A. Aspragathos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.315" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park Sukyung" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00860646v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830245v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734629v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725200v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pierella" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290307" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798593v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brouillet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385721" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641657v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979787" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641907v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048554" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644067v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535893v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651097" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535889v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650218" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751827v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152637" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433040v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413442v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326045v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00458376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431299v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355530v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355527v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194986v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202806v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202823v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77216-5_1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202780v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193965v3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202789v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290184v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146445v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102832v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Spiewak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109554v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106419v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106499v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106501v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106500v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290177v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106120v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583360" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106472v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108860v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108861v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108862v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Salgado-Jimenez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2004.1402929" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191935v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269763v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269702v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189072v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976242" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313500v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370389" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347078" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495391v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803137-7.00005-7" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734972v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icnr2012.org/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_114" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00342335v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/wh0220j8470322k0/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171438v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203668v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hermes-science.com" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203666v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287815v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268640v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625947v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375560v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847747v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Alarcon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189411v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234782v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Glele" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chadapaud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109214v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268570v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268571v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>