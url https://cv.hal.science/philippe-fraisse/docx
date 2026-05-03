--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -199,274 +199,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Validation of a Soft Pneumatic Submodule for Adaptive Humanoid Foot Compliance</w:t>
+                <w:t xml:space="preserve">Enhancing Humanoid Robot Stability on Uneven Terrain with Online Foothold Planning Based on Ground Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Frizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines13121142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-025-02327-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506996v1</w:t>
+                <w:t xml:space="preserve">hal-05507003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Humanoid Robot Stability on Uneven Terrain with Online Foothold Planning Based on Ground Scanning</w:t>
+                <w:t xml:space="preserve">Design and Validation of a Soft Pneumatic Submodule for Adaptive Humanoid Foot Compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Frizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (4), pp.123. </w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10846-025-02327-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/machines13121142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507003v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear MPC for Physical Human-Aerial Robot Interaction in Collaborative Transportation Tasks</w:t>
               </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anibal Ollero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (10), pp.9670 - 9677. </w:t>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Tzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshad Khorrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.2950-2966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -697,338 +697,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04825061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoids’feet: state of the art &amp; future directions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An admittance based hierarchical control framework for dual-arm cobots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ko Ayusawa</w:t>
+                <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219843622500013⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.102814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534274v1</w:t>
+                <w:t xml:space="preserve">hal-02887280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An admittance based hierarchical control framework for dual-arm cobots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humanoids’feet: state of the art &amp; future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Frizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ko Ayusawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.102814. </w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (01), pp.2250001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219843622500013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887280v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended statically equivalent serial chain—Identification of whole body center of mass with dynamic motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1114,51 +1114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), pp.#2150016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana de Paula Assis Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 101 (2), pp.40-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1335,51 +1335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona del Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1443,90 +1443,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic manipulation planning for shaping deformable linear objects with environmental contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.16-23. </w:t>
@@ -1577,90 +1577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal exciting motion for fast robot identification. Application to contact painting tasks with estimated external forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuma Katsumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 113, pp.149-159. </w:t>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Briglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1841,90 +1841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary-route based ICR control for steerable wheeled mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Khelloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,77 +1958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collaborative Robot for the Factory of the Future: BAZAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,51 +2144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirban Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.#85. </w:t>
@@ -2226,103 +2226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Pursuit of Safety: An Open-Source Library for Physical Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (2), pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52, pp.100-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2524,64 +2524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Leibrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (3), pp.2501-2508. </w:t>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuma Katsumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (6), pp.927-942. </w:t>
@@ -2792,51 +2792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Aloulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessam Abdulrazak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2909,77 +2909,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (6), pp.1850024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,64 +3160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Discontinuity-Robust Controller for Steerable Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3258,685 +3258,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cross-motion invariant group and its application to kinematics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnw032⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01396641v1</w:t>
+                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The cross-motion invariant group and its application to kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.1359-1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnw032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01396641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative manufacturing with physical human–robot interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Crosnier</w:t>
+                <w:t xml:space="preserve">Monitoring of Hip and Knee Joint Angles Using a Single Inertial Measurement Unit During Lower Limb Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Joukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lasnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dana Kulić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2015.12.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1557-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2503765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274730v1</w:t>
+                <w:t xml:space="preserve">lirmm-01396647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious Kinematic Control of Highly Redundant Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collaborative manufacturing with physical human–robot interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2015.2506259⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01198399v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Hip and Knee Joint Angles Using a Single Inertial Measurement Unit During Lower Limb Rehabilitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parsimonious Kinematic Control of Highly Redundant Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viniçius Mariano Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (6), pp.1557-1564. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1), pp.65-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2015.2503765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2015.2506259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01396647v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01198399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Exciting Dance for Identifying Inertial Parameters of an Anthropomorphic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,90 +4013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D center of mass control approach for FES-assisted standing: First experimental evaluation with a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (11), pp.1270-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4289,51 +4289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Interface for Personalized Center of Mass Self-Identification in Home Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4514,77 +4514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of subject specific whole-body centre of mass using the 3D Statically Equivalent Serial Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,103 +4660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an affordable mobile analysis platform for pathological walking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.116-128. </w:t>
@@ -4819,64 +4819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating Upper and Lower Body During FES-Assisted Transfers in Persons With Spinal Cord Injury in Order to Reduce Arm Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Henkous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4948,90 +4948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified multimodal control framework for human–robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.106-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5091,64 +5091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.16955-16971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5195,77 +5195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomic contribution of ABLE exoskeleton in automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Colledani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (4), pp.475-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5311,90 +5311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Human Walking Gyroscopic Data Using Empirical Mode Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5439,261 +5439,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00922705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Functional Electrical Stimulation of Lower Limbs during Sitting Pivot Transfer Motion for Paraplegic People</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Real-time Estimate of Body Kinematics During a Planar Squat Task Using a Single Inertial Measurement Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/51901⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (7), pp.1920-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2245131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01340711v1</w:t>
+                <w:t xml:space="preserve">lirmm-00798180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Estimate of Body Kinematics During a Planar Squat Task Using a Single Inertial Measurement Unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of Functional Electrical Stimulation of Lower Limbs during Sitting Pivot Transfer Motion for Paraplegic People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (7), pp.1920-1926. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2245131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/51901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798180v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01340711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Lower Limbs Movement Restoration With Input-Output Feedback Linearization and Model Predictive Control</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer S. Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5821,64 +5821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper and Lower Body Coordination in FES-Assisted Sit-to-Stand Transfers in Paraplegic Subjects - A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6054,77 +6054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Least-Squares Identification Algorithm for Estimating Squat Exercise Mechanics Using a Single Inertial Measurement Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelio Cappozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6177,363 +6177,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00800165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the centre of mass from motion capture and force plate recordings: A study on the elderly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cotton</w:t>
+                <w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Vanoncini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emel Demircan</w:t>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ABB-2011-0006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00616591v1</w:t>
+                <w:t xml:space="preserve">lirmm-00609097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estimation of the centre of mass from motion capture and force plate recordings: A study on the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Vanoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagarde</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emel Demircan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ABB-2011-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00609097v1</w:t>
+                <w:t xml:space="preserve">lirmm-00616591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Fast Replanning Safe Motions for Humanoid Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (99), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6593,51 +6593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6736,51 +6736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (Sup. 1), pp.S66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6827,64 +6827,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for paraplegic upper-body posture estimation during standing: a pilot study for rehabilitation purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,51 +6969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (6), pp.707-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7073,51 +7073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Fall Detection and Activity Monitoring for Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Force Control Strategy based on Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tuberculosis control in France--evaluation of practice by a working group of the Société de Pneumologie de Langue Française].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chouaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,51 +7539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,299 +7650,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00105293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Can the medical-social and administrative organization improve the individual and collective management of tuberculosis in France?].</w:t>
+                <w:t xml:space="preserve">Vers l'utilisation de Bluetooth pour la commande à distance de robots mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chouaid</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (7-8/2003), pp.859 à 892</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597216v1</w:t>
+                <w:t xml:space="preserve">hal-00287099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'utilisation de Bluetooth pour la commande à distance de robots mobiles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Can the medical-social and administrative organization improve the individual and collective management of tuberculosis in France?].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chouaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Blanc-Jouvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Portel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21 (3 Pt 2), pp.S98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0761-8425(04)71391-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287099v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position Force/Control of an Underwater Mobile Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8001,51 +8001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation over ip network: Network delay regulation and adaptive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8264,51 +8264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8417,64 +8417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile-based force estimation for interaction control with robot fingers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,64 +8551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Saghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids 2023 - 22nd IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Austin, TX, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8668,77 +8668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Frizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ko Ayusawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids 2022 - 21st IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. pp.427-434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8785,64 +8785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance to Older Adults with Comfortable Robot-to-Human Handovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Daurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8883,330 +8883,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Clouds With Color: A Simple Open Library for Matching RGB and Depth Pixels from an Uncalibrated Stereo Pair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">User Embodiment Comparison of Semi-Autonomous and Fully-Captured Avatar Movements in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Weistroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Daurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFI 2021 - IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MFI52462.2021.9591200⟩</w:t>
+              <w:t xml:space="preserve">ICVR 2021 - IEEE 7th International Conference on Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Foshan, China. pp.223-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICVR51878.2021.9483831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348842v1</w:t>
+                <w:t xml:space="preserve">cea-04478112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Embodiment Comparison of Semi-Autonomous and Fully-Captured Avatar Movements in Virtual Reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Point Clouds With Color: A Simple Open Library for Matching RGB and Depth Pixels from an Uncalibrated Stereo Pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Daurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVR 2021 - IEEE 7th International Conference on Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Foshan, China. pp.223-230, </w:t>
+              <w:t xml:space="preserve">MFI 2021 - IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICVR51878.2021.9483831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MFI52462.2021.9591200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04478112v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance control for collaborative dual-arm manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2019 - 19th International Conference on Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Belo Horizonte, Brazil. pp.198-204, </w:t>
@@ -9244,103 +9244,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on dynamic identification methods of floating base anthropomorphic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Congress of the Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S471-S473, </w:t>
@@ -9378,103 +9378,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing OpenPHRI: a software library for physical human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2018 Late Breaking Posters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9512,77 +9512,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Arm Motion Analysis Based on the Inverse Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob 2018 - 7th IEEE/RAS-EMBS International Conference on Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Enschede, Netherlands. pp.1005-1010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9616,103 +9616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial Parameters Identification of a Humanoid Robot Hanged to a Fix Force Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2018 - 35th IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4927-4932, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9740,373 +9740,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03131978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Approach for Early and Unobtrusive Detection of Possible Health Changes Toward More Effective Treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dual-arm relative tasks performance using sparse kinematic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOST 2018 - 16th International Conference on Smart Homes and Health Telematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.47-59, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.6003-6008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94523-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03131224v1</w:t>
+                <w:t xml:space="preserve">hal-01735462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-arm relative tasks performance using sparse kinematic control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Technological Approach for Early and Unobtrusive Detection of Possible Health Changes Toward More Effective Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Kaddachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aloulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessam Abdulrazak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.6003-6008, </w:t>
+              <w:t xml:space="preserve">ICOST 2018 - 16th International Conference on Smart Homes and Health Telematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. pp.47-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94523-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735462v2</w:t>
+                <w:t xml:space="preserve">lirmm-03131224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical human-robot interaction with the OpenPHRI library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICRA Workshop WORKMATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10144,90 +10144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-arm robotic manipulation of flexible cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2018 - 31st IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.479-484, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10261,90 +10261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on cobotics at the LIRMM IDH group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10533,51 +10533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait analysis using optimality criteria imputed from human data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Marlena Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10654,103 +10654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for intuitive collaboration with a mobile manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vancouver, BC, Canada. pp.6293-6298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10778,412 +10778,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constrained Extended Kalman Filter for dynamically consistent inverse kinematics and inertial parameters identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523749⟩</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3043-3048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857576v1</w:t>
+                <w:t xml:space="preserve">hal-01274736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Modeling and Singularity Treatment of Steerable Wheeled Mobile Robots with Joint Acceleration Limits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A constrained Extended Kalman Filter for dynamically consistent inverse kinematics and inertial parameters identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Daune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Jouvok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2110-2115, </w:t>
+              <w:t xml:space="preserve">BioRob 2016 - 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Singapour, Singapore. pp.952-957, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274772v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Kinematic Modeling and Singularity Treatment of Steerable Wheeled Mobile Robots with Joint Acceleration Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sorour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3043-3048, </w:t>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2110-2115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274736v1</w:t>
+                <w:t xml:space="preserve">hal-01274772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EKF-based state estimation for train localization</w:t>
               </w:r>
@@ -11195,51 +11195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11286,51 +11286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A personalized balance measurement for home-based rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11377,90 +11377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active calibration of tactile sensors mounted on a robotic hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prajval Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11515,90 +11515,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human arm optimal motion analysis in industrial screwing task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Armande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, São Paulo, Brazil. pp.964-969, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11645,90 +11645,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing neuromuscular mechanisms in human-exoskeleton interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Armande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, IL, United States. pp.1210-1213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11762,103 +11762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Affordable and User-Friendly Visual Motion Capture System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, Illinois, United States. pp.4985-4988, </w:t>
@@ -11935,51 +11935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12052,51 +12052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.693-698, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12124,572 +12124,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01089549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robot assistance selection for large object manipulation with a human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dumora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos A. Aspragathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2013.6564107⟩</w:t>
+              <w:t xml:space="preserve">SMC: Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. pp.1828-1833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2013.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00804250v1</w:t>
+                <w:t xml:space="preserve">cea-01841027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Control for Human-Robot Cooperation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2013.6564107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00914416v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00804250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-based control of a collaborative robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Multimodal Control for Human-Robot Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2202-2207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01247144v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00914416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot assistance selection for large object manipulation with a human</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bidard</w:t>
+                <w:t xml:space="preserve">Sensor-based control of a collaborative robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos A. Aspragathos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Arnaud Meline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC: Systems, Man, and Cybernetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2013.315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01841027v1</w:t>
+                <w:t xml:space="preserve">lirmm-01247144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gain-scheduling approach to model human simultaneous visual tracking and balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Marlena Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Park Sukyung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12753,64 +12753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Demircan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC: Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Manchester, United Kingdom. pp.4718-4723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12861,51 +12861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.5303-5308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12924,581 +12924,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00830245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Center of Mass with Kinect and Wii Balance Board</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Generation of Multicontact Motions with Passive Joints: Improvement of Sitting Pivot Transfer Strategy for Paraplegics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Pierella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1440-1445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00734629v1</w:t>
+                <w:t xml:space="preserve">lirmm-00725200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Center of Mass with Kinect and Wii Balance Board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.1023-1028</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00734629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.325-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733516v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Multicontact Motions with Passive Joints: Improvement of Sitting Pivot Transfer Strategy for Paraplegics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jovana Jovic</w:t>
+                <w:t xml:space="preserve">An algebraic approach for human posture estimation in the sagittal plane using accelerometer noisy signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Pierella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1440-1445, </w:t>
+              <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, HI, United States. pp.7389-7394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2012.6426001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00725200v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on haptic communication of a human in a shared human-robot collaborative task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dumora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Algarve, Portugal. pp.5137-5144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13545,77 +13545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13688,51 +13688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13792,77 +13792,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of FES-assisted rising motion in individuals with paraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13926,51 +13926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.4658-4663, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14017,64 +14017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing the Arm Participation in Complete Paraplegic FES-Assisted Sit to Stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14106,399 +14106,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00644067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position and Orientation Control of Robot Manipulators Using Dual Quaternion Feedback</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARC'10 : 3ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00535893v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Position and Orientation Control of Robot Manipulators Using Dual Quaternion Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Lan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627724⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.658-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5651097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00506293v1</w:t>
+                <w:t xml:space="preserve">lirmm-00535893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture distribuée sans fil pour des applications de SEF externe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic Functional Electrical Stimulation : a technology to design network-based muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARC'10 : 3ème Journée du GT ARC (Automatique et Réseaux de Communication)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6218-6221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00506412v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Position Control Strategies using the Cooperative Dual Task-Space Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Druon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14584,51 +14584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14722,51 +14722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Hamlyn Symposium on Medical robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, London, United Kingdom</w:t>
@@ -14795,77 +14795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Motion Planning Computation for Databasing Balanced Movement of Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1669-1674, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14899,90 +14899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Human Postural Coordination to Improve the Control of Balance in Humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15033,90 +15033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robotic closed-loop scheme to model human postural coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15167,77 +15167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Fast Re-Planning of Safe Motions for Humanoid Robots: Application to a Kicking Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS'09: International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.441-446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15310,51 +15310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15396,90 +15396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closed loop musculoskeletal model of postural coordination dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15524,735 +15524,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode pour la planification de trajectoires garanties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Modeling Postural Coordination Dynamics using a Closed-Loop Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Metz, France</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00326045v1</w:t>
+                <w:t xml:space="preserve">lirmm-00345852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the human motion under Functional Electrical Stimulation using the HuMAnS toolbox</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Humanoid Robotic Research Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on 3D Physiological Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Zermatt, Switzerland. pp.27</w:t>
+              <w:t xml:space="preserve">Humanoids Robots: State of the Art from Real Platform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00458376v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Generating Safe Motions for Humanoid Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Méthode pour la planification de trajectoires garanties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00431299v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00326045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statically Equivalent Serial Chains for Modeling the Center of Mass of Humanoid Robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulating the human motion under Functional Electrical Stimulation using the HuMAnS toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.138-144</w:t>
+              <w:t xml:space="preserve">Workshop on 3D Physiological Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Zermatt, Switzerland. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00355530v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00458376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A New Method for Generating Safe Motions for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, Korea, pp.6</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
+                <w:t xml:space="preserve">lirmm-00431299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Postural Coordination Dynamics using a Closed-Loop Controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Statically Equivalent Serial Chains for Modeling the Center of Mass of Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.61-66</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea. pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00345852v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robotic Research Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wireless Distributed Architecture for Therapeutic FES: Metrology for muscle control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids Robots: State of the Art from Real Platform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France</w:t>
+              <w:t xml:space="preserve">IFAC-WC'08: 17th World Congress of International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, Korea, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355527v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower Limbs Movement Restoration using Input-Output Feedback Linearization and Model Predictive Control</w:t>
               </w:r>
@@ -16264,51 +16264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16359,51 +16359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Reception Signal Strength for Relative Positioning in a Vehicule Robot Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16454,64 +16454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emission/Reception Chain Modelling of the WiMAX Access Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16558,51 +16558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Strategy for Car-Like Robot Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16653,64 +16653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Body Posture Estimation for Standing Function Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16748,77 +16748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Computation of Constraints for Safe path Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16856,51 +16856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Stabilization Strategy for Car-Like Robot Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16990,51 +16990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vieyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Al Bassit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17070,459 +17070,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00202829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific neural network used on a portable system for classifying activities in ambulatory monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+                <w:t xml:space="preserve">Upper Body Posture Estimation Using Handle Force Measurements : Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Igone Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Technology (ICIT'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.1-4244-0726-5/06</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miyagi-ZAO, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290184v1</w:t>
+                <w:t xml:space="preserve">lirmm-00368170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Validation d'une Architecture Haptique Indépendante des Modèles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Decentralized Algorithm to Adaptive Trajectory Planning for a Group of Nonholonomic Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Crosnier</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.404-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102828v1</w:t>
+                <w:t xml:space="preserve">lirmm-00146445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Body Posture Estimation Using Handle Force Measurements : Experimental Results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A specific neural network used on a portable system for classifying activities in ambulatory monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igone Etxeberria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Miyagi-ZAO, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Technology (ICIT'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.1-4244-0726-5/06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00368170v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Algorithm to Adaptive Trajectory Planning for a Group of Nonholonomic Mobile Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conception et Validation d'une Architecture Haptique Indépendante des Modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Zapata</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.404-409</w:t>
+              <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00146445v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Design of AUV for Shallow Water Applications: H160</w:t>
               </w:r>
@@ -17534,51 +17534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Spiewak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPE: International Society of Offshore and Polar Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17616,64 +17616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Reliable Posture Estimation for Standing in Paraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17737,51 +17737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Spiewak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17819,77 +17819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human upper body posture estimation from forces exerted on handles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17930,623 +17930,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00368078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de commande collaborative pour des réseaux de robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust Control Law Strategy Based on High Order Sliding Mode : Towards a Muscle Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Divoux</w:t>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Nationales de la Recherche en Robotique, JNRR 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t>
+              <w:t xml:space="preserve">IROS'05: International Conference on Intelligent Robots &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton (Canada), pp.2882-2887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106419v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards An Adaptive Trajectory Planning Approach For Collaborative Mobile Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Decentralized Adaptive Trajectory Planning Approach for a Group of Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeCST'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">TAROS 2005 - 6th Annual Conference Towards Autonomous Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106422v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vision/Position/Force Control Approach for Performing Assembly Tasks with a Humanoid Robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stratégie de commande collaborative pour des réseaux de robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">5e Journées Nationales de la Recherche en Robotique, JNRR 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106499v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control Law Strategy Based on High Order Sliding Mode : Towards a Muscle Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards An Adaptive Trajectory Planning Approach For Collaborative Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Gil-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'05: International Conference on Intelligent Robots &amp; Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Edmonton (Canada), pp.2882-2887</w:t>
+              <w:t xml:space="preserve">NeCST'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106501v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decentralized Adaptive Trajectory Planning Approach for a Group of Mobile Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Vision/Position/Force Control Approach for Performing Assembly Tasks with a Humanoid Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Zapata</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS 2005 - 6th Annual Conference Towards Autonomous Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.65-72</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106500v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of new high data rate wireless communication technologies &amp;quot;From Wi-Fi to WiMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18597,90 +18597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Co-contraction Muscle Control Strategy For Paraplegics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.7428-7433, </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18714,90 +18714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Blade-Tissue Interaction Model for Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMAR'O5: IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Miedzyzdroje (Poland), pp.807-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18816,606 +18816,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
+              <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Knee Joint Under Functional Electrical Stimulation: Simulation Results Based on a New Physiological Muscle Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hybrid Position/Signal Level Control Architecture for Mobile Robots by Using GPS/Wifi Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.113-116</w:t>
+              <w:t xml:space="preserve">ICRA'04: IEEE Workshop Networked Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Nouvelle-Orléans, Louisiane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108860v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation Over an IP Network: From Control to Architectural Considerations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Control of the Knee Joint Under Functional Electrical Stimulation: Simulation Results Based on a New Physiological Muscle Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.113-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108859v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a complex, physiological based modelling of the muscle to perform realistic simulation and test control strategies: closed loop controlled stand up example</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Teleoperation Over an IP Network: From Control to Architectural Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Kunming, China. pp.765-770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2004.1468924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108861v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a complex, physiological based modelling of the muscle to perform realistic simulation and test control strategies: closed loop controlled stand up example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bournemouth, United Kingdom. pp.219-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108917v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Control Algorithm for AUV: Based on a High Order Sliding Mode</w:t>
               </w:r>
@@ -19427,51 +19427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Salgado-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Spiewak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19518,103 +19518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Control Strategy for Cooperative Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Divoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICARV: International Conference on Control, Automation, Robotics and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Kunming, China. pp.1011-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19652,51 +19652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande à Longue Distance d'un Robot Mobile par Régulation de Retard Supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19728,420 +19728,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation over IP Network: Virtual PUMA Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Automatic Control Theory Applied to the Restoration of the Movement of Paralysed Limbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Agniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.669-674</w:t>
+              <w:t xml:space="preserve">IARP: International Advanced Robotics Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Madrid, Spain. pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269447v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation with Time Delay: Adaptative Control Law Based on High-Order Sliding Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Teleoperation over IP Network: Virtual PUMA Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Agniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Armando Segovia de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Taipei (Taiwan), pp.P nd</w:t>
+              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.669-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191935v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Control Theory Applied to the Restoration of the Movement of Paralysed Limbs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Teleoperation with Time Delay: Adaptative Control Law Based on High-Order Sliding Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARP: International Advanced Robotics Programme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Madrid, Spain. pp.99-103</w:t>
+              <w:t xml:space="preserve">Automation'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taipei (Taiwan), pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269763v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00191935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications des Outils de l'Automatique au Problème de la Restauration du Mouvement de Membres Paralysés sous Stimulation Electrique Fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRR: Journées Nationales de la Recherche en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Clermont-Ferrand, France. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20179,51 +20179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Enhanced Teleoperation: Toward a Remote Supervised Delay Regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20300,64 +20300,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20434,64 +20434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20559,51 +20559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC'02: World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barcelona, Spain, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20654,51 +20654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20736,51 +20736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telerobotics over ip networks: Towards a low-level real-time architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20853,51 +20853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20948,51 +20948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation through the Internet : Experimental Results with a Complex Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21056,51 +21056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results on motion generation and control of non-holonomic mobile manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21164,51 +21164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of robotic tasks teleoperated through the internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21281,64 +21281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards virtual control of mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21447,51 +21447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Busan, South Korea. , IEEE SENSORS Conference, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21564,51 +21564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Heidelberg, Germany. , French-German-Japanese Conference on Humanoid and Legged Robots, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21659,51 +21659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, San Diego, United States. , 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, pp.4843-4846, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21750,90 +21750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Valid and Deficient Body Segment Coordination to Improve FES-ASSISTED SIT-TO-STAND in Paraplegic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORR: International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, ETH Zurich, Switzerland. , 12th International Conference on Rehabilitation Robotics, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21871,64 +21871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing FES-Assisted Sit to Stand Transfer Initiation in Paraplegic Individuals Using Trunk Movement Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22037,51 +22037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Modelling for Bio-Inspired Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.111-137, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22154,51 +22154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Automation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, De Gruyter, pp.115-139, 2016, 9783110448436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22258,51 +22258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pons, José L. and Torricelli, Diego and Pajaro, Marta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Converging Clinical and Engineering Research on Neurorehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -22353,103 +22353,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Human Motion under Functional Electrical Stimulation using the HuMAnS Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Magnenat-Thalmann and Jian J. Zhang and David D. Feng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in the 3D Physiological Human</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -22526,51 +22526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22608,77 +22608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots en réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JP. Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes commandés en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -22733,51 +22733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position and Force Control for a robot in a free or constrained space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Dombre, W. Khlail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robot Manipulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -22832,64 +22832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emission/reception chain modelling of the WiMAX access network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Boston. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Boston, chapitre 1/24, 2007, Computer Science</w:t>
@@ -22918,90 +22918,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture and Movement Estimation based on Reduced Information. Application to the Context of FES-Based Control of Lower Limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23056,51 +23056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande Position Force d'un Robot en Epace Libre ou Contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23170,103 +23170,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenPHRI: an open-source library for safe physical human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23284,51 +23284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Dynamic Balance Control of Humanoid Robots by Using CoM and ZMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23443,64 +23443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Saghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23531,64 +23531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Control for Steerable Wheeled Mobile Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23690,51 +23690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut conseil de la santé publique (HCSP). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -23756,51 +23756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Secure Decentralized Control Strategy for Mobile Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23861,51 +23861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Force Control Based on Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23949,51 +23949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation over IP Network: Network Delay Regulation and Adaptative Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24024,51 +24024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperation with Time Delay: Adaptative Control Law Based on High-Order Sliding Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24189,51 +24189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BEB7056"/>
+    <w:nsid w:val="563BD5EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24420,51 +24420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fraisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0911-0743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050516590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Frizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13121142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-025-02327-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Morgado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Soueidan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Mariano Gon&#231;alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tzes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Khorrami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3400924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843622500013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Tarbouriech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102814" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.11.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03479752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Paula Assis Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01275-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrecht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona del Ferraro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2020.2985344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2944304" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Katsumata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02937786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur-Henri Michalland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Briglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sorour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khelloufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.02.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03806-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dutta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2017.00085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perdereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2017.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFCQTN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02061337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leibrandt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2812907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hagane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Katherine Rincon Ardila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2018.p0927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-018-0260-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984361850024X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cappozzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Joukov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.12.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2638466" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnw032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274730v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lasnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.12.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01198399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini&#231;ius Mariano Gon&#231;alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2015.2506259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2503765" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2583062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2379431" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01146757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henkous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12286" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NMTNM6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01063479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140916955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colledani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B96RC9WH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51901" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2245131" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWZCX9BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0016-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00655894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q94BNGHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vanoncini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Demircan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2162998" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2160809" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(10)70146-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2032687" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370444v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.01.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHGWDZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mavros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307780132018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Jouvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(05)85435-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouaid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cormier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(04)71391-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.10119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP8SXKRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026112419614" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E225E80BF088CC378D938BD36B6B4FC026976C99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siebert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6811" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Saghour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids57100.2023.10375172" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883330v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000240" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Nowak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO54254.2022.9802960" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348842v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI52462.2021.9591200" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04478112v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomasset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR51878.2021.9483831" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981624" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714985" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2018.8488045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131978v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131224v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735462v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594320" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593780" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523305v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131260v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellmunt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Endelin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006145100960105" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590661v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Marlena Panchea" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2340" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857576v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Daune" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jouvok" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523749" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274772v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487360" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445352v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808726" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111274v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Armande" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913905" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943814" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00914416v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247144v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bidard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos A. Aspragathos" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.315" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park Sukyung" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00860646v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830245v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734629v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725200v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pierella" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290307" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798593v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brouillet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385721" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641657v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979787" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641907v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048554" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644067v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535893v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651097" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535889v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650218" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751827v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152637" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433040v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413442v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326045v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00458376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431299v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355530v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355527v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194986v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202806v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202823v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77216-5_1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202780v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193965v3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202789v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290184v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102828v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146445v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102832v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Spiewak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109554v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106419v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106499v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106501v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106500v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290177v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106120v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583360" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106472v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108860v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108861v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108862v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Salgado-Jimenez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2004.1402929" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191935v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269763v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269702v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189072v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976242" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313500v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370389" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347078" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495391v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803137-7.00005-7" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734972v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icnr2012.org/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_114" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00342335v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/wh0220j8470322k0/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171438v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203668v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hermes-science.com" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203666v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287815v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268640v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625947v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375560v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847747v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Alarcon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189411v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234782v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Glele" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chadapaud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109214v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268570v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268571v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-fraisse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0911-0743" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050516590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Frizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-025-02327-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines13121142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Morgado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Soueidan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Heredia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Ollero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3597854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Mariano Gon&#231;alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tzes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Khorrami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2024.3400924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Tarbouriech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102814" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843622500013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.11.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03479752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Paula Assis Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01275-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrecht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona del Ferraro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2020.2985344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303257v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2944304" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Katsumata" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02937786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur-Henri Michalland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Th&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Briglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sorour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khelloufi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.02.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101562v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03806-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Dutta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2017.00085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Pham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perdereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2017.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFCQTN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02061337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Leibrandt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2812907" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048098v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Hagane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Katherine Rincon Ardila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2018.p0927" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03109387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Kaddachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aloulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Abdulrazak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mokhtari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-018-0260-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Pfeiffer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984361850024X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cappozzo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Joukov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Daune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.12.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489043v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2638466" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnw032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01396647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2015.2503765" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lasnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.12.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01198399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vini&#231;ius Mariano Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2015.2506259" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2583062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2014.2379431" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01146757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henkous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12286" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NMTNM6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.03.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01063479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140916955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colledani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2014.03.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B96RC9WH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2245131" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51901" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWZCX9BL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675880v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0016-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00655894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00800165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.02.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q94BNGHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vanoncini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Demircan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0006" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00605551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2162998" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604670v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2160809" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(10)70146-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00384983v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-009-0470-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6HW58K1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2032687" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370444v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourty" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igone Etxeberria" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2009.01.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQHGWDZ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mavros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00139499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dauchez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855307780132018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597208v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Choua&#239;d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Jouvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(05)85435-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105293v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zapata" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zarrad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855305774307040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287099v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Val" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597216v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chouaid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cormier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0761-8425(04)71391-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269791v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.10119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CP8SXKRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026112419614" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E225E80BF088CC378D938BD36B6B4FC026976C99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruneau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Etienne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siebert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6811" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Saghour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids57100.2023.10375172" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03883330v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.10000240" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Nowak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO54254.2022.9802960" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04478112v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomasset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICVR51878.2021.9483831" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI52462.2021.9591200" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307959v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981624" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673695v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714985" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2018.8488045" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131978v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735462v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594320" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131224v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94523-1_5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734740v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593780" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523305v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131260v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellmunt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Endelin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006145100960105" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590661v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Marlena Panchea" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miossec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le van Hamme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2340" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857576v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Daune" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jouvok" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523749" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487360" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01445352v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Veillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808726" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235897v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146722" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111274v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Armande" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2014.6913905" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01111277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943814" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Geffard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bidard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos A. Aspragathos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2013.315" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00914416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247144v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park Sukyung" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00860646v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00830245v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725200v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pierella" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290307" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734629v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733516v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426001" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798593v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brouillet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385721" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641657v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979787" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641907v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048554" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644067v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506412v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535893v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651097" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506293v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627724" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535889v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650218" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502330v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751827v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Essomba" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Canou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385625v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152637" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202778v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2007.4813888" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798604v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354529" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433040v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00413442v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798599v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400945" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355527v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326045v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00458376v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Eckert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355530v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320474v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194986v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202806v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gil-Pinto" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202823v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77216-5_1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202780v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146414v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193965v3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202789v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202829v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Charron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368170v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00146445v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290184v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102828v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102832v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Spiewak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00099913v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109554v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368078v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2006.340212" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106501v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106500v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106419v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Divoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106422v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106499v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290177v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106120v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583360" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106472v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108656v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divoux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108860v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108859v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Armando Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2004.1468924" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108861v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108862v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Salgado-Jimenez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2004.1402929" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108781v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108913v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segovia de Los Rios" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269763v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269447v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Agniel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191935v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269702v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roqueta" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390865v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241923" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268635v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268569v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carbou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268564v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189072v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976242" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189543v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189549v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.1999.803182" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192811v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313500v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370389" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347078" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495391v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402234v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803137-7.00005-7" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00734972v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icnr2012.org/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_114" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00342335v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/wh0220j8470322k0/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171438v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203668v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hermes-science.com" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203666v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287815v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268640v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625947v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375560v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847747v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Alarcon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189411v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234782v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Glele" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chadapaud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109225v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109214v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268570v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268571v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>