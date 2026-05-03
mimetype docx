--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -141,1775 +141,1775 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">écri+, une plateforme francophone libre pour accompagner l’émancipation linguistique universitaire</w:t>
+                <w:t xml:space="preserve">Ingénierie de formation dans les milieux ruraux : Analyse des besoins, adaptation aux publics et aux territoires isolés, et intégration des outils numériques pour les formations médico-techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Schorlé-Stefan</w:t>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gabriel</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Guillon, J.-Y. Causer et S. Zaouani-Denoux (dir.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Biennale de la langue française : « Du verbe à l’algorithme : quand l’intelligence artificielle s’exprime en français »</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">L’accompagnement au temps des vulnérabilités : professionnaliser les espaces d’éducation et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335774v1</w:t>
+                <w:t xml:space="preserve">hal-04948774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educators in the Age of AI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Summary of the French ITEC Participation Phase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Division of higher education Unesco, Division and Collis, Betty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empowering Educators: Building AI Pedagogy and Literacy for Future Learning, HESI Webinar, 21 octobre 2025).</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05335756v1</w:t>
+              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, pp.286-289, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Digital Training Landscape: A Case Study of Medico-Technical Professionals in Occitania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assession Computer Use Impact within an Interactive Network of Variables : Assessing the Impact of Different Compunter Use in Mathematics Teaching and the Secondary Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Division of higher education Unesco, Division and Collis, Betty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04948797v1</w:t>
+              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, pp.5.3-32 - 5.3-37, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The French Educational System : Demands, Issues and Place of Information Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Division of higher education Unesco, Division and Collis, Betty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
-[...1031 lines deleted...]
-                <w:t xml:space="preserve">hal-01665464v1</w:t>
+              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, pp.5.2-1 - 5.2-5, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie de formation dans les milieux ruraux : Analyse des besoins, adaptation aux publics et aux territoires isolés, et intégration des outils numériques pour les formations médico-techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Educators in the Age of AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’accompagnement au temps des vulnérabilités : professionnaliser les espaces d’éducation et de formation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04948774v1</w:t>
+              <w:t xml:space="preserve">Empowering Educators: Building AI Pedagogy and Literacy for Future Learning, HESI Webinar, 21 octobre 2025).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HESI AI Action Group at UNESCO; National Institute of Education at Nanyang Technological University, Oct 2025, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Educational System : Demands, Issues and Place of Information Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">écri+, une plateforme francophone libre pour accompagner l’émancipation linguistique universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Schorlé-Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03261508v1</w:t>
+              <w:t xml:space="preserve">30e Biennale de la langue française : « Du verbe à l’algorithme : quand l’intelligence artificielle s’exprime en français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale de la langue française, Oct 2025, Paris, Délégation Wallonie-Bruxelles 274 boulevard Saint-Germain, 75007 Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of the French ITEC Participation Phase 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring the Digital Training Landscape: A Case Study of Medico-Technical Professionals in Occitania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roebroeck Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demombynes Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03261509v1</w:t>
+              <w:t xml:space="preserve">ECER 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Aug 2024, Nicosie (Chypre), Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assession Computer Use Impact within an Interactive Network of Variables : Assessing the Impact of Different Compunter Use in Mathematics Teaching and the Secondary Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gabriel</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demombynes Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les formateurs à prendre en compte le travail (discussion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUMEF, May 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Development to Support the Digital Transition of Training in Rural Areas. Partnership for a Training Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Sep 2022, Erevan, Armenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’aube à l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploration Numérique et Intelligence Artificielle en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, LIRDEF, FORMADIA, Feb 2024, Toulouse, France. pp.4 - 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalité des compétences rédactionnelles : des initiatives dans les universités au projet écri+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Mar 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNDERSTANDING SPORT TEACHER'S RELATIONSHIP TO CONTINUOUS PROFESSIONAL TRAINING: THE CASE OF FRENCH JUDO EDUCATORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Avenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2019, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of policy planning documents and regulatory enactments from the perspective of digitalization of higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimonds Strods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Daniela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of Education, Research and Innovation, ICERI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Do Judo Teachers Tell Us About The Inclusion Of Sport Educators In The Digital World?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association’ (EERA), Sep 2018, Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport à l’activité des enseignants de judo en France : entre valeurs défendues et dilemmes professionnels. Symposium « Comprendre le travail dans les métiers de l'enseignement, de l'éducation et de la formation : regards croisés ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cassignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI rencontres scientifiques Montpellier-Sherbrooke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges for teachers in digital era. Over the Pedagogical triangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATEE Spring conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICT and Socio-Professional Organisations in Public Higher Education Institutions (HEIs) : A French Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle de l’EERA, ECER 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Copenhague Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03261507v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluación de Competencias en Educación Superior: retos y desafíos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional de Desarrollo Curricular, Pontificia Universidad Católica Madre y Maestra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Santiago, República Dominicana</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1927,51 +1927,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and Training Research in Francophone Africa: Current Issues and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Béché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2031,51 +2031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of motivation, evaluativism, and perceived social support on deep approach to learning at university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barbe Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,103 +2152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au travail des enseignants de judo en France : entre valeurs défendues et tensions inhérentes à l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cassignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Comprendre le travail dans les “métiers adressés à autrui”, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Capitanescu Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2463,51 +2463,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Of Employability Strategy And Improvement Of The Offer Of Study Programmes In Connection With The Needs Of Local And International Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Skopje, Macedonia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2557,51 +2557,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthened Functioning Of The Boards For Trust And Cooperation With The Public (BTCP). Mission Report In Republic Of Macedonia. Twinning Project: Developing Cooperation Between Higher Education Institutions, The Private Sector And Relevant Public Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIEP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2713,51 +2713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6ECF4BE"/>
+    <w:nsid w:val="20B4CCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2944,51 +2944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9337-572X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02514552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Avenel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Strods" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniela" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665455v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Capitanescu Benetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13575" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01665459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9337-572X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02514552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Avenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Strods" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Capitanescu Benetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13575" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01665459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>