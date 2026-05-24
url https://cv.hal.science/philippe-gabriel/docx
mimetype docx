--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.95335276968px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Philippe GABRIEL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de Conférences des Universités hors classe, spé. Sciences de l'éducation et de la formation.</w:t>
+        <w:t xml:space="preserve">Maître de Conférences des Universités émérite, spé. Sciences de l'éducation et de la formation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -141,2156 +141,2273 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie de formation dans les milieux ruraux : Analyse des besoins, adaptation aux publics et aux territoires isolés, et intégration des outils numériques pour les formations médico-techniques</w:t>
+                <w:t xml:space="preserve">écri+, une plateforme francophone libre pour accompagner l’émancipation linguistique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Schorlé-Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’accompagnement au temps des vulnérabilités : professionnaliser les espaces d’éducation et de formation</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">30e Biennale de la langue française : « Du verbe à l’algorithme : quand l’intelligence artificielle s’exprime en français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biennale de la langue française, Oct 2025, Paris, Délégation Wallonie-Bruxelles 274 boulevard Saint-Germain, 75007 Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948774v1</w:t>
+                <w:t xml:space="preserve">hal-05335774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of the French ITEC Participation Phase 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Educators in the Age of AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03261509v1</w:t>
+              <w:t xml:space="preserve">Empowering Educators: Building AI Pedagogy and Literacy for Future Learning, HESI Webinar, 21 octobre 2025).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HESI AI Action Group at UNESCO; National Institute of Education at Nanyang Technological University, Oct 2025, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assession Computer Use Impact within an Interactive Network of Variables : Assessing the Impact of Different Compunter Use in Mathematics Teaching and the Secondary Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards Innovative Pedagogy: Training Trainers in the Medical-Technical Sector in the Digital Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Alsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Gaudefroy-Demombynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03261507v1</w:t>
+              <w:t xml:space="preserve">16th International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IATED Academy, Jul 2024, Palma, Spain. pp.10211-10211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2024.2469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Educational System : Demands, Issues and Place of Information Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the Digital Training Landscape: A Case Study of Medico-Technical Professionals in Occitania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roebroeck Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demombynes Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03261508v1</w:t>
+              <w:t xml:space="preserve">ECER 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Aug 2024, Nicosie (Chypre), Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les formateurs à prendre en compte le travail (discussion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RUMEF, May 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training and Territorial Specificities: Making Results From the Construction of the Data Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Aug 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demombynes Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’aube à l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exploration Numérique et Intelligence Artificielle en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS, LIRDEF, FORMADIA, Feb 2024, Toulouse, France. pp.4 - 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Research Development to Support the Digital Transition of Training in Rural Areas. Partnership for a Training Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EERA, Sep 2022, Erevan, Armenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalité des compétences rédactionnelles : des initiatives dans les universités au projet écri+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louay Salam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égalité des chances ou égalité des réussites dans l’enseignement supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Mar 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNDERSTANDING SPORT TEACHER'S RELATIONSHIP TO CONTINUOUS PROFESSIONAL TRAINING: THE CASE OF FRENCH JUDO EDUCATORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Avenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2019, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of policy planning documents and regulatory enactments from the perspective of digitalization of higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimonds Strods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Daniela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference of Education, Research and Innovation, ICERI 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Do Judo Teachers Tell Us About The Inclusion Of Sport Educators In The Digital World?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association’ (EERA), Sep 2018, Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport à l’activité des enseignants de judo en France : entre valeurs défendues et dilemmes professionnels. Symposium « Comprendre le travail dans les métiers de l'enseignement, de l'éducation et de la formation : regards croisés ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cassignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI rencontres scientifiques Montpellier-Sherbrooke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges for teachers in digital era. Over the Pedagogical triangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATEE Spring conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICT and Socio-Professional Organisations in Public Higher Education Institutions (HEIs) : A French Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle de l’EERA, ECER 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Copenhague Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluación de Competencias en Educación Superior: retos y desafíos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional de Desarrollo Curricular, Pontificia Universidad Católica Madre y Maestra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Santiago, República Dominicana</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educators in the Age of AI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ingénierie de formation dans les milieux ruraux : Analyse des besoins, adaptation aux publics et aux territoires isolés, et intégration des outils numériques pour les formations médico-techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Roebroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Guillon, J.-Y. Causer et S. Zaouani-Denoux (dir.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empowering Educators: Building AI Pedagogy and Literacy for Future Learning, HESI Webinar, 21 octobre 2025).</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05335756v1</w:t>
+              <w:t xml:space="preserve">L’accompagnement au temps des vulnérabilités : professionnaliser les espaces d’éducation et de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">écri+, une plateforme francophone libre pour accompagner l’émancipation linguistique universitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The French Educational System : Demands, Issues and Place of Information Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Division of higher education Unesco, Division and Collis, Betty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Biennale de la langue française : « Du verbe à l’algorithme : quand l’intelligence artificielle s’exprime en français »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05335774v1</w:t>
+              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, pp.5.2-1 - 5.2-5, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Digital Training Landscape: A Case Study of Medico-Technical Professionals in Occitania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Summary of the French ITEC Participation Phase 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Division of higher education Unesco, Division and Collis, Betty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04948797v1</w:t>
+              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, pp.286-289, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et spécificités territoriales, une modélisation proposée dans le cadre d'ACSADOM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assession Computer Use Impact within an Interactive Network of Variables : Assessing the Impact of Different Compunter Use in Mathematics Teaching and the Secondary Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Division of higher education Unesco, Division and Collis, Betty. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation</w:t>
-[...1031 lines deleted...]
-                <w:t xml:space="preserve">hal-01665464v1</w:t>
+              <w:t xml:space="preserve">The ITEC Project (Information Technology in Education of Children) : Final Report of Phase 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, pp.5.3-32 - 5.3-37, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and Training Research in Francophone Africa: Current Issues and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Béché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La recherche en éducation et formation en Afrique francophone : actualités et perspectives, 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.24823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of motivation, evaluativism, and perceived social support on deep approach to learning at university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barbe Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10212-023-00722-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au travail des enseignants de judo en France : entre valeurs défendues et tensions inhérentes à l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cassignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Comprendre le travail dans les “métiers adressés à autrui”, 16 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.3741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2300,146 +2417,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation du travail dans les coulisses de la différenciation (bis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Connac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Capitanescu Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.13575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2449,91 +2566,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Of Employability Strategy And Improvement Of The Offer Of Study Programmes In Connection With The Needs Of Local And International Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Skopje, Macedonia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01665459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2543,109 +2660,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthened Functioning Of The Boards For Trust And Cooperation With The Public (BTCP). Mission Report In Republic Of Macedonia. Twinning Project: Developing Cooperation Between Higher Education Institutions, The Private Sector And Relevant Public Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CIEP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2713,51 +2830,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20B4CCFD"/>
+    <w:nsid w:val="CA787FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2944,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9337-572X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02514552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Avenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Strods" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Capitanescu Benetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13575" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01665459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9337-572X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louay Salam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05335756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Alsina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Roebroeck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gaudefroy-Demombynes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2024.2469" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948797v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roebroeck Elodie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demombynes Nelly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04949141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02514552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02336536v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Avenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01983279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimonds Strods" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Papet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.24823" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbe Asensio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00722-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3741" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Capitanescu Benetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01665459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665460v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>