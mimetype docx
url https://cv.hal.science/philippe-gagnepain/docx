--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gagnepain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access pricing and regulation in international rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion in Bidding Markets: The Case of the French Public Transport Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05030429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Public Transport Pricing Policy: Experimental Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Staropoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Public Transport Pricing Policy: Experimental Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Staropoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive Capacity, Knowledge Spillovers and Incentive Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic uncertainty and market size: An illustration on the Wright amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of Nash equilibria in the airline industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02932780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Cooperative R&D And Firm Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The renegotiation cost of public transport services contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract choice, incentives, and political capture in public transport services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion in bidding markets: The case of the French public transport industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.106304. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2025.106304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude stratégique et taille de marché: le cas de l’amendement Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03796206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive capacity, knowledge spillovers and incentive contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2022.102830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cooperative R&D and firm performance: Evidence based on funding differences in key actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2016.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency and Political Capture in Public Service Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joie.12118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger Guidelines for Bidding Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouveaux regards en économie et politique de la concurrence, 67 (Hors-série), pp.69-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.hs01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of contract renegotiation: Evidence from the local public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (6), pp.2352-2383. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/aer.103.6.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of airline alliances: What do the aggregate data say?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERIES Journal of the Spanish Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.251-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renégotiation de contrats dans l'industrie du transport urbain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.927-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Rent Dissipation in the Spanish Football Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.468-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, Costs Reduction, and Competition in the Portuguese Mobile Telephony Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.461-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and Incentives in European Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.229-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive Regulatory policies: The Case of Public Transit Systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAND Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (4), pp.605-629. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3087477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Frontiers and Asymmetric Information Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries d'information et richesse immatérielle de l'entreprise : Mesure microéconométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.129-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle théorie de la régulation des monopoles naturels : fondements et tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.55-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures productives de l'industrie du transport urbain et effets des schémas réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger Analysis and Public Transport Service Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roucolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheng, Thomas K; Lianos Ioannis; Sokol, D. Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and the State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University Press, 2014, Global competition law and economics, 978-0-8047-8939-4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9780804791625-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger analysis and public transport service contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roucolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas K. Cheng, Ioannis Lianos, and D. Daniel Sokol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and the State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Standford University Press, pp 224-238 / ISBN :9780804789394, 2014, Global Competition Law and Economics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The industrial organization of competition in local bus services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Palma, Lindsey, Quinet, et Vickerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A handbook of transport economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.744-762, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gagnepain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access pricing and regulation in international rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion in Bidding Markets: The Case of the French Public Transport Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05030429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Public Transport Pricing Policy: Experimental Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Staropoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Public Transport Pricing Policy: Experimental Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Staropoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04610702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive Capacity, Knowledge Spillovers and Incentive Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic uncertainty and market size: An illustration on the Wright amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03359597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of Nash equilibria in the airline industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02932780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Cooperative R&D And Firm Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The renegotiation cost of public transport services contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contract choice, incentives, and political capture in public transport services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collusion in bidding markets: The case of the French public transport industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 84, pp.106304. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2025.106304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05368804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude stratégique et taille de marché: le cas de l’amendement Wright</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.761-780. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.735.0761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03796206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorptive capacity, knowledge spillovers and incentive contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2022.102830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cooperative R&D and firm performance: Evidence based on funding differences in key actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijindorg.2016.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficiency and Political Capture in Public Service Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (1), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joie.12118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01524894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger Guidelines for Bidding Markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouveaux regards en économie et politique de la concurrence, 67 (Hors-série), pp.69-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.hs01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cost of contract renegotiation: Evidence from the local public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Economic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (6), pp.2352-2383. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/aer.103.6.2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of airline alliances: What do the aggregate data say?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SERIES Journal of the Spanish Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.251-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renégotiation de contrats dans l'industrie du transport urbain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martimort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.927-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Rent Dissipation in the Spanish Football Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Ascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.468-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry, Costs Reduction, and Competition in the Portuguese Mobile Telephony Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25, pp.461-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and Incentives in European Aviation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.229-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentive Regulatory policies: The Case of Public Transit Systems in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAND Journal of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (4), pp.605-629. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3087477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Frontiers and Asymmetric Information Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Productivity Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18, pp.145-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymétries d'information et richesse immatérielle de l'entreprise : Mesure microéconométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.129-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle théorie de la régulation des monopoles naturels : fondements et tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4, pp.55-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures productives de l'industrie du transport urbain et effets des schémas réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 135, pp.95-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger Analysis and Public Transport Service Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roucolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cheng, Thomas K; Lianos Ioannis; Sokol, D. Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and the State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University Press, 2014, Global competition law and economics, 978-0-8047-8939-4. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9780804791625-015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merger analysis and public transport service contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Roucolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas K. Cheng, Ioannis Lianos, and D. Daniel Sokol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and the State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Standford University Press, pp 224-238 / ISBN :9780804789394, 2014, Global Competition Law and Economics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The industrial organization of competition in local bus services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnepain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vibes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Palma, Lindsey, Quinet, et Vickerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A handbook of transport economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.744-762, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId62"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnepain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610702v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguiar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2022.102830" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2016.12.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SHR0VH4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.103.6.2352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ascari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3087477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03157530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780804791625-015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00927012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vibes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnepain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martimort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguiar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05368804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2022.102830" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2016.12.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SHR0VH4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joie.12118" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.hs01.0069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.103.6.2352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ascari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3087477" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03157530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780804791625-015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00927012v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vibes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>