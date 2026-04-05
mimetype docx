--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gambette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7062-0262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151101248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gambette_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209262942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358613566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7800-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrices de théâtre du XVIe au XVIIIe siècle : disponibilité en ligne et visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des villes des lieux à soi féminins : complémentarité des parcours virtuels et physiques du matrimoine du programme « Cité des Dames, créatrices dans la Cité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Des « lieux à soi », 17 (1), pp.4.1-4.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux nommés d’après Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corpus of Critical Citations Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don par Marceline Desbordes-Valmore du portrait de son père au musée de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancien ou moderne ? Pistes computationnelles pour l'analyse graphématique des textes écrits au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.9346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22148/001c.37588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marefatollah Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1357-1395. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-020-01543-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore sur Wikisource : plus accessible, donc plus enseignée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 246, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the challenge of reconstructing level-1 phylogenetic networks from triplets and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.1729-1751. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-016-1068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Scholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (9), pp.2022-2048. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-017-0318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in silico method for the identification of subcomplexes involved in the biogenesis of multiprotein complexes in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Glatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Bourand-Plantefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Mucchielli-Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (67), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-017-0442-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche textométrique pour étudier la transmission des savoirs biologiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.221-253. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038375ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)tight bounds on the contiguity and linearity of cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 522, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil d'évaluation des performances en dénomination pour les patients bilingues atteints de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 253, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire du Mediator au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XVIII (4), pp.3318.1-3318.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartets and Unrooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.1250004.1-1250004.23. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720012500047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Encodings of Phylogenetic Networks of Bounded Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (1), pp.157-180. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longueur de branches et arbres de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (-), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap clustering for graph partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction combinatoire de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrestricted and complete Breadth-First Search of trapezoid graphs in O(n) time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.i85-i93. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.472-479. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcbb.2007.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00309694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Wikidata et Wikisource pour référencer l’œuvre poétique de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wikimédia Culture et Numérique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting semantic or structural similarities for theater play comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fournial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles (BE), Belgium. pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database Approach to Solve the Tree Containment Problem in Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tommasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Evolution - Phylogenetic Trees and Networks. Workshop 1: Foundations of Phylogenetic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Singapour, Singapore. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distances between Words with Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Champs-sur-Marne, Marne-la-Vallée, France. pp.6:1-6:23, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2023.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et caractérisation de noyaux d’événements liés à la pollution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie. pp.354-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique et valorisation du livre de compte de la reine Marguerite de Navarre rédigé par son secrétaire Jehan Frotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes », Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation(s) en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, représenter, penser les réseaux urbains de l’humanisme autour de Marguerite de Valois : l’exemple du voyage des Flandres (1577)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Event-related Information from a Corpus Regarding Soil Industrial Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Setúbal, Portugal. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010656700003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation of 16th and 17th century texts in French and geographical named entity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL GeoHumanities'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2020, Seattle (virtual), United States. pp.28-34, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423337.3429437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic networks: how advanced are the methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Evolution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne : entre contraintes et appropriations du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 'Internet et les nouvelles formes de participation politique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeler à signer une pétition en ligne : caractéristiques linguistiques des appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Biolographes version 1.0 : construire, analyser, cartographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du programme ANR/DFG Biolographes - Création littéraire et savoirs du vivant au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des pétitions en ligne : potentialités et limites d'un dispositif d'étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.772-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Varsovie, Poland. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Constant-ratio Approximation Algorithm and Tight Bounds for the Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Algorithms and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.126-136, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)Tight Bounds on the Linearity and Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Graph Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModClust: a Cytoscape plugin for modularity-based clustering of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densidées : calcul automatique de la densité des idées dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL'2010 : 12ième Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la visualisation en nuage arboré pour l'analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT'10: 10th International Conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00448436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising a Text with a Tree Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Véronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'09: International Federation of Classification Societies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. pp.561-569, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10745-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neighbourhood Encoding for Interval Graphs and Permutation Graphs and O(n) Breadth-First Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA'09: 20th International Workshop on Combinatorial Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicí, Czech Republic. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10217-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ?, Jun 2007, Dornburg, Germany. pp.55-65, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore, entre musique et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des maisons d'écrivain et des patrimoines littéraires des Hauts-de-France, pp.142-145, 2025, 978-2-9587524-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser des corpus littéraires numériques avec Wikisource : de la recherche à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée networking PRAIRIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Digital Humanities Conference (EADH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un arbre de gène dans le réseau des espèces : le labyrinthe du vivant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2016 - UPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iPhocomp : calcul automatique de l’indice de complexité phonétique de Jakielski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014, XXXè édition des Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.622-630, 2014, Actes de la XXXe édition des Journées d'Etudes sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la neutralité culturelle d'un ensemble d'images destinées à l'évaluation des performances en dénomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des Orthophonistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Perspectives neuropsycholinguistiques sur l'aphasie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. L'aphasie chez le bilingue, pp.1-6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse textuelle automatique dans la recherche sur la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en Didactique des Langues et en Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remie Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02413025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is Who in Phylogenetic Networks: Articles, Authors and Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes combinatoires de reconstruction de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010MON20214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bases de données (master Cultures et Métiers du Web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire : manipuler le DOM en Javascript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Développement web en Javascript (master Cultures et métiers du web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Wikisource : découvrir, consulter et enrichir la bibliothèque libre de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Schauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, open source, propriété intellectuelle et culture du partage de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Gotham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gambette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7062-0262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151101248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gambette_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209262942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358613566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7800-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrices de théâtre du XVIe au XVIIIe siècle : disponibilité en ligne et visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des villes des lieux à soi féminins : complémentarité des parcours virtuels et physiques du matrimoine du programme « Cité des Dames, créatrices dans la Cité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Des « lieux à soi », 17 (1), pp.4.1-4.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux nommés d’après Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don par Marceline Desbordes-Valmore du portrait de son père au musée de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corpus of Critical Citations Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancien ou moderne ? Pistes computationnelles pour l'analyse graphématique des textes écrits au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.9346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22148/001c.37588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marefatollah Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1357-1395. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-020-01543-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore sur Wikisource : plus accessible, donc plus enseignée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 246, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the challenge of reconstructing level-1 phylogenetic networks from triplets and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.1729-1751. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-016-1068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in silico method for the identification of subcomplexes involved in the biogenesis of multiprotein complexes in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Glatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Bourand-Plantefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Mucchielli-Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (67), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-017-0442-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Scholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (9), pp.2022-2048. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-017-0318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche textométrique pour étudier la transmission des savoirs biologiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.221-253. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038375ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)tight bounds on the contiguity and linearity of cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 522, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil d'évaluation des performances en dénomination pour les patients bilingues atteints de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 253, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire du Mediator au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XVIII (4), pp.3318.1-3318.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Encodings of Phylogenetic Networks of Bounded Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (1), pp.157-180. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartets and Unrooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.1250004.1-1250004.23. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720012500047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longueur de branches et arbres de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (-), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap clustering for graph partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction combinatoire de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrestricted and complete Breadth-First Search of trapezoid graphs in O(n) time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.i85-i93. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.472-479. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcbb.2007.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00309694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Wikidata et Wikisource pour référencer l’œuvre poétique de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wikimédia Culture et Numérique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting semantic or structural similarities for theater play comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fournial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles (BE), Belgium. pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database Approach to Solve the Tree Containment Problem in Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tommasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Evolution - Phylogenetic Trees and Networks. Workshop 1: Foundations of Phylogenetic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Singapour, Singapore. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distances between Words with Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Champs-sur-Marne, Marne-la-Vallée, France. pp.6:1-6:23, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2023.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation(s) en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique et valorisation du livre de compte de la reine Marguerite de Navarre rédigé par son secrétaire Jehan Frotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes », Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et caractérisation de noyaux d’événements liés à la pollution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie. pp.354-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, représenter, penser les réseaux urbains de l’humanisme autour de Marguerite de Valois : l’exemple du voyage des Flandres (1577)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Event-related Information from a Corpus Regarding Soil Industrial Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Setúbal, Portugal. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010656700003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic networks: how advanced are the methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Evolution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation of 16th and 17th century texts in French and geographical named entity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL GeoHumanities'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2020, Seattle (virtual), United States. pp.28-34, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423337.3429437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne : entre contraintes et appropriations du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 'Internet et les nouvelles formes de participation politique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeler à signer une pétition en ligne : caractéristiques linguistiques des appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Biolographes version 1.0 : construire, analyser, cartographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du programme ANR/DFG Biolographes - Création littéraire et savoirs du vivant au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des pétitions en ligne : potentialités et limites d'un dispositif d'étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.772-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Varsovie, Poland. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Constant-ratio Approximation Algorithm and Tight Bounds for the Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Algorithms and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.126-136, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)Tight Bounds on the Linearity and Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Graph Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModClust: a Cytoscape plugin for modularity-based clustering of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densidées : calcul automatique de la densité des idées dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL'2010 : 12ième Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la visualisation en nuage arboré pour l'analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT'10: 10th International Conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00448436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising a Text with a Tree Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Véronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'09: International Federation of Classification Societies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. pp.561-569, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10745-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neighbourhood Encoding for Interval Graphs and Permutation Graphs and O(n) Breadth-First Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA'09: 20th International Workshop on Combinatorial Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicí, Czech Republic. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10217-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ?, Jun 2007, Dornburg, Germany. pp.55-65, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore, entre musique et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des maisons d'écrivain et des patrimoines littéraires des Hauts-de-France, pp.142-145, 2025, 978-2-9587524-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser des corpus littéraires numériques avec Wikisource : de la recherche à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée networking PRAIRIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Digital Humanities Conference (EADH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un arbre de gène dans le réseau des espèces : le labyrinthe du vivant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2016 - UPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iPhocomp : calcul automatique de l’indice de complexité phonétique de Jakielski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014, XXXè édition des Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.622-630, 2014, Actes de la XXXe édition des Journées d'Etudes sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la neutralité culturelle d'un ensemble d'images destinées à l'évaluation des performances en dénomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des Orthophonistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Perspectives neuropsycholinguistiques sur l'aphasie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. L'aphasie chez le bilingue, pp.1-6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse textuelle automatique dans la recherche sur la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en Didactique des Langues et en Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remie Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02413025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is Who in Phylogenetic Networks: Articles, Authors and Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes combinatoires de reconstruction de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010MON20214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bases de données (master Cultures et Métiers du Web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire : manipuler le DOM en Javascript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Développement web en Javascript (master Cultures et métiers du web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Wikisource : découvrir, consulter et enrichir la bibliothèque libre de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Schauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, open source, propriété intellectuelle et culture du partage de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Gotham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C87A5750"/>
+    <w:nsid w:val="036F8866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gambette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7062-0262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151101248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gambette_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209262942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358613566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7800-2010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04609609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.215" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1068-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scholz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0318-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Glatigny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand-Plantefol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli-Giorgi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-017-0442-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038375ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gayraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0456-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00469844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.03.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00309694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2007.1046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2023.6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225005v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanming Dong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010656700003064" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423337.3429437" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956025v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495768v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maill&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thuillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373643v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;ronis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10745-0_61" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10217-2_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Agarwal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morrison" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010MON20214" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gambette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7062-0262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151101248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gambette_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209262942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358613566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7800-2010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04609609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1068-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Glatigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand-Plantefol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli-Giorgi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-017-0442-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scholz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0318-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038375ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gayraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0456-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00469844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.03.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00309694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2007.1046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2023.6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanming Dong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010656700003064" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423337.3429437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495768v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maill&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thuillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373643v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;ronis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10745-0_61" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10217-2_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Agarwal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morrison" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010MON20214" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489753v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>