--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gambette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7062-0262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151101248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gambette_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209262942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358613566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7800-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrices de théâtre du XVIe au XVIIIe siècle : disponibilité en ligne et visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des villes des lieux à soi féminins : complémentarité des parcours virtuels et physiques du matrimoine du programme « Cité des Dames, créatrices dans la Cité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Des « lieux à soi », 17 (1), pp.4.1-4.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux nommés d’après Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don par Marceline Desbordes-Valmore du portrait de son père au musée de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corpus of Critical Citations Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancien ou moderne ? Pistes computationnelles pour l'analyse graphématique des textes écrits au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.9346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22148/001c.37588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marefatollah Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1357-1395. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-020-01543-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore sur Wikisource : plus accessible, donc plus enseignée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 246, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the challenge of reconstructing level-1 phylogenetic networks from triplets and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.1729-1751. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-016-1068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in silico method for the identification of subcomplexes involved in the biogenesis of multiprotein complexes in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Glatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Bourand-Plantefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Mucchielli-Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (67), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-017-0442-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Scholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (9), pp.2022-2048. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-017-0318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche textométrique pour étudier la transmission des savoirs biologiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.221-253. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038375ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)tight bounds on the contiguity and linearity of cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 522, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil d'évaluation des performances en dénomination pour les patients bilingues atteints de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 253, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire du Mediator au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XVIII (4), pp.3318.1-3318.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Encodings of Phylogenetic Networks of Bounded Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (1), pp.157-180. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartets and Unrooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.1250004.1-1250004.23. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720012500047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longueur de branches et arbres de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (-), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap clustering for graph partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction combinatoire de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrestricted and complete Breadth-First Search of trapezoid graphs in O(n) time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.i85-i93. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.472-479. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcbb.2007.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00309694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Wikidata et Wikisource pour référencer l’œuvre poétique de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wikimédia Culture et Numérique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting semantic or structural similarities for theater play comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fournial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles (BE), Belgium. pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database Approach to Solve the Tree Containment Problem in Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tommasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Evolution - Phylogenetic Trees and Networks. Workshop 1: Foundations of Phylogenetic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Singapour, Singapore. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distances between Words with Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Champs-sur-Marne, Marne-la-Vallée, France. pp.6:1-6:23, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2023.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation(s) en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique et valorisation du livre de compte de la reine Marguerite de Navarre rédigé par son secrétaire Jehan Frotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes », Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et caractérisation de noyaux d’événements liés à la pollution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie. pp.354-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, représenter, penser les réseaux urbains de l’humanisme autour de Marguerite de Valois : l’exemple du voyage des Flandres (1577)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Event-related Information from a Corpus Regarding Soil Industrial Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Setúbal, Portugal. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010656700003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic networks: how advanced are the methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Evolution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation of 16th and 17th century texts in French and geographical named entity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL GeoHumanities'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2020, Seattle (virtual), United States. pp.28-34, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423337.3429437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne : entre contraintes et appropriations du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 'Internet et les nouvelles formes de participation politique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeler à signer une pétition en ligne : caractéristiques linguistiques des appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Biolographes version 1.0 : construire, analyser, cartographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du programme ANR/DFG Biolographes - Création littéraire et savoirs du vivant au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des pétitions en ligne : potentialités et limites d'un dispositif d'étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.772-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Varsovie, Poland. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Constant-ratio Approximation Algorithm and Tight Bounds for the Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Algorithms and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.126-136, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)Tight Bounds on the Linearity and Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Graph Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModClust: a Cytoscape plugin for modularity-based clustering of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densidées : calcul automatique de la densité des idées dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL'2010 : 12ième Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la visualisation en nuage arboré pour l'analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT'10: 10th International Conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00448436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising a Text with a Tree Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Véronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'09: International Federation of Classification Societies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. pp.561-569, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10745-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neighbourhood Encoding for Interval Graphs and Permutation Graphs and O(n) Breadth-First Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA'09: 20th International Workshop on Combinatorial Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicí, Czech Republic. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10217-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ?, Jun 2007, Dornburg, Germany. pp.55-65, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore, entre musique et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des maisons d'écrivain et des patrimoines littéraires des Hauts-de-France, pp.142-145, 2025, 978-2-9587524-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser des corpus littéraires numériques avec Wikisource : de la recherche à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée networking PRAIRIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Digital Humanities Conference (EADH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un arbre de gène dans le réseau des espèces : le labyrinthe du vivant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2016 - UPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iPhocomp : calcul automatique de l’indice de complexité phonétique de Jakielski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014, XXXè édition des Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.622-630, 2014, Actes de la XXXe édition des Journées d'Etudes sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la neutralité culturelle d'un ensemble d'images destinées à l'évaluation des performances en dénomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des Orthophonistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Perspectives neuropsycholinguistiques sur l'aphasie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. L'aphasie chez le bilingue, pp.1-6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse textuelle automatique dans la recherche sur la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en Didactique des Langues et en Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remie Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02413025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is Who in Phylogenetic Networks: Articles, Authors and Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes combinatoires de reconstruction de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010MON20214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bases de données (master Cultures et Métiers du Web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire : manipuler le DOM en Javascript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Développement web en Javascript (master Cultures et métiers du web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Wikisource : découvrir, consulter et enrichir la bibliothèque libre de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Schauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, open source, propriété intellectuelle et culture du partage de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Gotham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gambette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7062-0262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151101248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gambette_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209262942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358613566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7800-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrices de théâtre du XVIe au XVIIIe siècle : disponibilité en ligne et visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence, théâtralité et spontanéité dans « Un soufflet », traduction libre par Marceline Desbordes-Valmore d’une nouvelle aux circulations multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des traductions de poèmes de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des villes des lieux à soi féminins : complémentarité des parcours virtuels et physiques du matrimoine du programme « Cité des Dames, créatrices dans la Cité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Des « lieux à soi », 17 (1), pp.4.1-4.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un portrait de Marceline Desbordes-Valmore par Goya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corpus of Critical Citations Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don par Marceline Desbordes-Valmore du portrait de son père au musée de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux nommés d’après Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancien ou moderne ? Pistes computationnelles pour l'analyse graphématique des textes écrits au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.9346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22148/001c.37588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marefatollah Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1357-1395. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-020-01543-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore sur Wikisource : plus accessible, donc plus enseignée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 246, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the challenge of reconstructing level-1 phylogenetic networks from triplets and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.1729-1751. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-016-1068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in silico method for the identification of subcomplexes involved in the biogenesis of multiprotein complexes in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Glatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Bourand-Plantefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Mucchielli-Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (67), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-017-0442-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Scholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (9), pp.2022-2048. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-017-0318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche textométrique pour étudier la transmission des savoirs biologiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.221-253. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038375ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)tight bounds on the contiguity and linearity of cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 522, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil d'évaluation des performances en dénomination pour les patients bilingues atteints de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 253, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire du Mediator au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XVIII (4), pp.3318.1-3318.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Encodings of Phylogenetic Networks of Bounded Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (1), pp.157-180. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartets and Unrooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.1250004.1-1250004.23. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720012500047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longueur de branches et arbres de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (-), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap clustering for graph partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction combinatoire de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrestricted and complete Breadth-First Search of trapezoid graphs in O(n) time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.i85-i93. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.472-479. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcbb.2007.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00309694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Wikidata et Wikisource pour référencer l’œuvre poétique de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wikimédia Culture et Numérique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting semantic or structural similarities for theater play comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fournial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles (BE), Belgium. pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database Approach to Solve the Tree Containment Problem in Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tommasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Evolution - Phylogenetic Trees and Networks. Workshop 1: Foundations of Phylogenetic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Singapour, Singapore. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distances between Words with Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Champs-sur-Marne, Marne-la-Vallée, France. pp.6:1-6:23, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2023.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et caractérisation de noyaux d’événements liés à la pollution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie. pp.354-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique et valorisation du livre de compte de la reine Marguerite de Navarre rédigé par son secrétaire Jehan Frotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes », Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation(s) en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, représenter, penser les réseaux urbains de l’humanisme autour de Marguerite de Valois : l’exemple du voyage des Flandres (1577)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Event-related Information from a Corpus Regarding Soil Industrial Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Setúbal, Portugal. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010656700003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation of 16th and 17th century texts in French and geographical named entity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL GeoHumanities'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2020, Seattle (virtual), United States. pp.28-34, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423337.3429437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic networks: how advanced are the methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Evolution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne : entre contraintes et appropriations du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 'Internet et les nouvelles formes de participation politique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeler à signer une pétition en ligne : caractéristiques linguistiques des appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Biolographes version 1.0 : construire, analyser, cartographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du programme ANR/DFG Biolographes - Création littéraire et savoirs du vivant au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des pétitions en ligne : potentialités et limites d'un dispositif d'étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.772-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Varsovie, Poland. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Constant-ratio Approximation Algorithm and Tight Bounds for the Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Algorithms and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.126-136, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)Tight Bounds on the Linearity and Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Graph Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModClust: a Cytoscape plugin for modularity-based clustering of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densidées : calcul automatique de la densité des idées dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL'2010 : 12ième Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la visualisation en nuage arboré pour l'analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT'10: 10th International Conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00448436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising a Text with a Tree Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Véronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'09: International Federation of Classification Societies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. pp.561-569, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10745-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neighbourhood Encoding for Interval Graphs and Permutation Graphs and O(n) Breadth-First Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA'09: 20th International Workshop on Combinatorial Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicí, Czech Republic. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10217-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ?, Jun 2007, Dornburg, Germany. pp.55-65, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore, entre musique et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des maisons d'écrivain et des patrimoines littéraires des Hauts-de-France, pp.142-145, 2025, 978-2-9587524-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser des corpus littéraires numériques avec Wikisource : de la recherche à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée networking PRAIRIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Digital Humanities Conference (EADH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un arbre de gène dans le réseau des espèces : le labyrinthe du vivant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2016 - UPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iPhocomp : calcul automatique de l’indice de complexité phonétique de Jakielski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014, XXXè édition des Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.622-630, 2014, Actes de la XXXe édition des Journées d'Etudes sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la neutralité culturelle d'un ensemble d'images destinées à l'évaluation des performances en dénomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des Orthophonistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Perspectives neuropsycholinguistiques sur l'aphasie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. L'aphasie chez le bilingue, pp.1-6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse textuelle automatique dans la recherche sur la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en Didactique des Langues et en Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remie Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02413025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is Who in Phylogenetic Networks: Articles, Authors and Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la mise en œuvre d'un réseau de référents données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Autuoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Data Gouv. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un réseau de référents données : synthèse des retours d'expérience des ateliers de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Data Gouv. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes combinatoires de reconstruction de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010MON20214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bases de données (master Cultures et Métiers du Web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire : manipuler le DOM en Javascript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Développement web en Javascript (master Cultures et métiers du web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Wikisource : découvrir, consulter et enrichir la bibliothèque libre de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Schauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, open source, propriété intellectuelle et culture du partage de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Gotham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036F8866"/>
+    <w:nsid w:val="B752CD95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gambette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7062-0262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151101248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gambette_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209262942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358613566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7800-2010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04609609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1068-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Glatigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand-Plantefol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli-Giorgi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-017-0442-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570943v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scholz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0318-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038375ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gayraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0456-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00469844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.03.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00309694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2007.1046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tommasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2023.6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanming Dong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010656700003064" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423337.3429437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755257v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_13" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495768v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maill&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thuillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373643v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;ronis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10745-0_61" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10217-2_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214600v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277047v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Agarwal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morrison" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010MON20214" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489753v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gambette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7062-0262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151101248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gambette_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209262942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358613566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7800-2010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04609609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1068-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Glatigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand-Plantefol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli-Giorgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-017-0442-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scholz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0318-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038375ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gayraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0456-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00469844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.03.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00309694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2007.1046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tommasi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2023.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanming Dong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010656700003064" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423337.3429437" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maill&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thuillier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373643v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;ronis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10745-0_61" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10217-2_17" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Agarwal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morrison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Autuoro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010MON20214" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>