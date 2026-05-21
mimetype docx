--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gambette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7062-0262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151101248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gambette_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209262942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358613566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7800-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrices de théâtre du XVIe au XVIIIe siècle : disponibilité en ligne et visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence, théâtralité et spontanéité dans « Un soufflet », traduction libre par Marceline Desbordes-Valmore d’une nouvelle aux circulations multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des traductions de poèmes de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des villes des lieux à soi féminins : complémentarité des parcours virtuels et physiques du matrimoine du programme « Cité des Dames, créatrices dans la Cité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Des « lieux à soi », 17 (1), pp.4.1-4.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un portrait de Marceline Desbordes-Valmore par Goya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corpus of Critical Citations Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don par Marceline Desbordes-Valmore du portrait de son père au musée de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux nommés d’après Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancien ou moderne ? Pistes computationnelles pour l'analyse graphématique des textes écrits au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.9346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22148/001c.37588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marefatollah Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1357-1395. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-020-01543-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore sur Wikisource : plus accessible, donc plus enseignée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 246, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the challenge of reconstructing level-1 phylogenetic networks from triplets and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.1729-1751. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-016-1068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in silico method for the identification of subcomplexes involved in the biogenesis of multiprotein complexes in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Glatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Bourand-Plantefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Mucchielli-Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (67), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-017-0442-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Scholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (9), pp.2022-2048. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-017-0318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche textométrique pour étudier la transmission des savoirs biologiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.221-253. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038375ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)tight bounds on the contiguity and linearity of cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 522, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil d'évaluation des performances en dénomination pour les patients bilingues atteints de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 253, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire du Mediator au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XVIII (4), pp.3318.1-3318.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Encodings of Phylogenetic Networks of Bounded Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (1), pp.157-180. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartets and Unrooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.1250004.1-1250004.23. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720012500047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longueur de branches et arbres de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (-), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap clustering for graph partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction combinatoire de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrestricted and complete Breadth-First Search of trapezoid graphs in O(n) time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.i85-i93. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.472-479. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcbb.2007.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00309694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Wikidata et Wikisource pour référencer l’œuvre poétique de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wikimédia Culture et Numérique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting semantic or structural similarities for theater play comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fournial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles (BE), Belgium. pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database Approach to Solve the Tree Containment Problem in Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tommasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Evolution - Phylogenetic Trees and Networks. Workshop 1: Foundations of Phylogenetic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Singapour, Singapore. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distances between Words with Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Champs-sur-Marne, Marne-la-Vallée, France. pp.6:1-6:23, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2023.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et caractérisation de noyaux d’événements liés à la pollution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie. pp.354-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique et valorisation du livre de compte de la reine Marguerite de Navarre rédigé par son secrétaire Jehan Frotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes », Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation(s) en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, représenter, penser les réseaux urbains de l’humanisme autour de Marguerite de Valois : l’exemple du voyage des Flandres (1577)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Event-related Information from a Corpus Regarding Soil Industrial Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Setúbal, Portugal. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010656700003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation of 16th and 17th century texts in French and geographical named entity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL GeoHumanities'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2020, Seattle (virtual), United States. pp.28-34, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423337.3429437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic networks: how advanced are the methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Evolution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne : entre contraintes et appropriations du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 'Internet et les nouvelles formes de participation politique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeler à signer une pétition en ligne : caractéristiques linguistiques des appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Biolographes version 1.0 : construire, analyser, cartographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du programme ANR/DFG Biolographes - Création littéraire et savoirs du vivant au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des pétitions en ligne : potentialités et limites d'un dispositif d'étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.772-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Varsovie, Poland. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Constant-ratio Approximation Algorithm and Tight Bounds for the Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Algorithms and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.126-136, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)Tight Bounds on the Linearity and Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Graph Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModClust: a Cytoscape plugin for modularity-based clustering of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densidées : calcul automatique de la densité des idées dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL'2010 : 12ième Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la visualisation en nuage arboré pour l'analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT'10: 10th International Conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00448436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising a Text with a Tree Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Véronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'09: International Federation of Classification Societies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. pp.561-569, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10745-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neighbourhood Encoding for Interval Graphs and Permutation Graphs and O(n) Breadth-First Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA'09: 20th International Workshop on Combinatorial Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicí, Czech Republic. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10217-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ?, Jun 2007, Dornburg, Germany. pp.55-65, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore, entre musique et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des maisons d'écrivain et des patrimoines littéraires des Hauts-de-France, pp.142-145, 2025, 978-2-9587524-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser des corpus littéraires numériques avec Wikisource : de la recherche à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée networking PRAIRIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Digital Humanities Conference (EADH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un arbre de gène dans le réseau des espèces : le labyrinthe du vivant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2016 - UPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iPhocomp : calcul automatique de l’indice de complexité phonétique de Jakielski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014, XXXè édition des Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.622-630, 2014, Actes de la XXXe édition des Journées d'Etudes sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la neutralité culturelle d'un ensemble d'images destinées à l'évaluation des performances en dénomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des Orthophonistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Perspectives neuropsycholinguistiques sur l'aphasie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. L'aphasie chez le bilingue, pp.1-6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse textuelle automatique dans la recherche sur la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en Didactique des Langues et en Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remie Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02413025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is Who in Phylogenetic Networks: Articles, Authors and Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la mise en œuvre d'un réseau de référents données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Autuoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Data Gouv. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un réseau de référents données : synthèse des retours d'expérience des ateliers de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Data Gouv. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes combinatoires de reconstruction de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010MON20214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bases de données (master Cultures et Métiers du Web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire : manipuler le DOM en Javascript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Développement web en Javascript (master Cultures et métiers du web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Wikisource : découvrir, consulter et enrichir la bibliothèque libre de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Schauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, open source, propriété intellectuelle et culture du partage de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Gotham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gambette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7062-0262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151101248</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gambette_p_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">209262942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358613566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-7800-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrices de théâtre du XVIe au XVIIIe siècle : disponibilité en ligne et visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques &amp; formes littéraires 16-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des traductions de poèmes de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence, théâtralité et spontanéité dans « Un soufflet », traduction libre par Marceline Desbordes-Valmore d’une nouvelle aux circulations multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire des villes des lieux à soi féminins : complémentarité des parcours virtuels et physiques du matrimoine du programme « Cité des Dames, créatrices dans la Cité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Des « lieux à soi », 17 (1), pp.4.1-4.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un portrait de Marceline Desbordes-Valmore par Goya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.271-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don par Marceline Desbordes-Valmore du portrait de son père au musée de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corpus of Critical Citations Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux nommés d’après Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancien ou moderne ? Pistes computationnelles pour l'analyse graphématique des textes écrits au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.9346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22148/001c.37588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Humanities Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/johd.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marefatollah Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1357-1395. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-020-01543-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2019/2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore sur Wikisource : plus accessible, donc plus enseignée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the tree containment problem in linear time for nearly stable phylogenetic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 246, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uprooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Scholz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (9), pp.2022-2048. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-017-0318-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an in silico method for the identification of subcomplexes involved in the biogenesis of multiprotein complexes in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Glatigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Bourand-Plantefol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Mucchielli-Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (67), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12918-017-0442-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearrangement Moves on Rooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (8), pp.e1005611. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the challenge of reconstructing level-1 phylogenetic networks from triplets and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (7), pp.1729-1751. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-016-1068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do branch lengths help to locate a tree in a phylogenetic network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Scornavacca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (9), pp.1773-1795. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-016-0199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche textométrique pour étudier la transmission des savoirs biologiques au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.221-253. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038375ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)tight bounds on the contiguity and linearity of cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 522, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un outil d'évaluation des performances en dénomination pour les patients bilingues atteints de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 253, pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affaire du Mediator au prisme de la textométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XVIII (4), pp.3318.1-3318.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clust&See: A Cytoscape plugin for the identification, visualization and manipulation of network clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles E. Chapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Baudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (2), pp.91-93. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2013.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832028v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Encodings of Phylogenetic Networks of Bounded Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Huber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (1), pp.157-180. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-011-0456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartets and Unrooted Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.1250004.1-1250004.23. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219720012500047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longueur de branches et arbres de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (-), pp.129-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap clustering for graph partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (4), pp.339-352. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction combinatoire de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrestricted and complete Breadth-First Search of trapezoid graphs in O(n) time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.497-502. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2010.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00469844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Galled Networks from Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regula Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (12), pp.i85-i93. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btp217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Layout of Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Huson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (3), pp.472-479. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcbb.2007.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00309694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Wikidata et Wikisource pour référencer l’œuvre poétique de Marceline Desbordes-Valmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wikimédia Culture et Numérique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wikimédia France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting semantic or structural similarities for theater play comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fournial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles (BE), Belgium. pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database Approach to Solve the Tree Containment Problem in Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Berkemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tommasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Evolution - Phylogenetic Trees and Networks. Workshop 1: Foundations of Phylogenetic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Singapour, Singapore. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Distances between Words with Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boussidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Champs-sur-Marne, Marne-la-Vallée, France. pp.6:1-6:23, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2023.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition numérique et valorisation du livre de compte de la reine Marguerite de Navarre rédigé par son secrétaire Jehan Frotté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes », Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation(s) en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reordering a tree according to an order on its leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. pp.24:1-24:15, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CPM.2022.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et caractérisation de noyaux d’événements liés à la pollution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Naples, Italie. pp.354-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier, représenter, penser les réseaux urbains de l’humanisme autour de Marguerite de Valois : l’exemple du voyage des Flandres (1577)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dufournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes dans les réseaux urbains de l’humanisme (1492-1615)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Event-related Information from a Corpus Regarding Soil Industrial Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanming Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dominguès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KDIR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Setúbal, Portugal. pp.217-224, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010656700003064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Hierarchical Clustering Methods for Corpora with Chronological Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data. Second International Conference of the European Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADH, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Poinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic networks: how advanced are the methods?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Evolution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation of 16th and 17th century texts in French and geographical named entity recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL GeoHumanities'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2020, Seattle (virtual), United States. pp.28-34, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423337.3429437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les données textuelles disent du pétitionnement en ligne : entre contraintes et appropriations du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peres-Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 'Internet et les nouvelles formes de participation politique'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lille, France. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appeler à signer une pétition en ligne : caractéristiques linguistiques des appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rome, Italie. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Biolographes version 1.0 : construire, analyser, cartographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final du programme ANR/DFG Biolographes - Création littéraire et savoirs du vivant au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser des pétitions en ligne : potentialités et limites d'un dispositif d'étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France. pp.772-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Tree Containment Problem for Genetically Stable Networks in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Verona, Italy. pp.197-208, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29516-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating a Tree in a Phylogenetic Network in Quadratic Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas D.M. Gunawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louxin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Varsovie, Poland. pp.96-107, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-16706-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-time Constant-ratio Approximation Algorithm and Tight Bounds for the Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Algorithms and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Kharagpur, India. pp.126-136, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36065-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Nearly-)Tight Bounds on the Linearity and Contiguity of Cographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Graph Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModClust: a Cytoscape plugin for modularity-based clustering of networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARAMI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la visualisation en nuage arboré pour l'analyse littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Amstutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT'10: 10th International Conference on statistical analysis of textual data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00448436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising a Text with a Tree Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Véronis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS'09: International Federation of Classification Societies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dresde, Germany. pp.561-569, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10745-0_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densidées : calcul automatique de la densité des idées dans un corpus oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Thuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECITAL'2010 : 12ième Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Neighbourhood Encoding for Interval Graphs and Permutation Graphs and O(n) Breadth-First Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCA'09: 20th International Workshop on Combinatorial Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicí, Czech Republic. pp.146-157, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10217-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Level-k Phylogenetic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPM: Combinatorial Pattern Matching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00371485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On restrictions of balanced 2-interval graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vialette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Graph-Theoretic Concepts in Computer Science (WG'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ?, Jun 2007, Dornburg, Germany. pp.55-65, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74839-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore, entre musique et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes de sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des maisons d'écrivain et des patrimoines littéraires des Hauts-de-France, pp.142-145, 2025, 978-2-9587524-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser des corpus littéraires numériques avec Wikisource : de la recherche à la pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Trotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Marta Severo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia. Objet de médiation et de transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-176, 2021, Intelligences numériques, 9782840163886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Idiolect over the Lifetime: A Quantitative and Qualitative Study of French 19th Century Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée networking PRAIRIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus for Idiolectal Research (CIDRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Seminck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poibeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Digital Humanities Conference (EADH 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver un arbre de gène dans le réseau des espèces : le labyrinthe du vivant !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science 2016 - UPEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iPhocomp : calcul automatique de l’indice de complexité phonétique de Jakielski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2014, XXXè édition des Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. pp.622-630, 2014, Actes de la XXXe édition des Journées d'Etudes sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la neutralité culturelle d'un ensemble d'images destinées à l'évaluation des performances en dénomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des Orthophonistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Perspectives neuropsycholinguistiques sur l'aphasie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. L'aphasie chez le bilingue, pp.1-6, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00779096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse textuelle automatique dans la recherche sur la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyeran Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des jeunes chercheurs en Didactique des Langues et en Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting an alignment with Ockham's razor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo van Iersel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remie Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02413025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is Who in Phylogenetic Networks: Articles, Authors and Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tushar Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour la mise en œuvre d'un réseau de référents données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Autuoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Data Gouv. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un réseau de référents données : synthèse des retours d'expérience des ateliers de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche Data Gouv. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes combinatoires de reconstruction de réseaux phylogénétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010MON20214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00608342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire SQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Bases de données (master Cultures et Métiers du Web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire : manipuler le DOM en Javascript</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Développement web en Javascript (master Cultures et métiers du web), Université Gustave Eiffel, Champs-sur-Marne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Wikisource : découvrir, consulter et enrichir la bibliothèque libre de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Schauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Besançon (à distance), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus ouverts (partitions, enregistrements, méta-données), publications ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hérold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Capozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open data, open source, propriété intellectuelle et culture du partage de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Gotham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B752CD95"/>
+    <w:nsid w:val="FA9DFB38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gambette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7062-0262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151101248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gambette_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209262942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358613566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7800-2010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04609609v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1068-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Glatigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand-Plantefol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli-Giorgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-017-0442-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scholz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0318-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038375ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gayraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0456-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00469844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.03.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00309694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2007.1046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tommasi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2023.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanming Dong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058089v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010656700003064" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423337.3429437" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maill&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thuillier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373643v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;ronis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10745-0_61" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10217-2_17" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Agarwal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morrison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Autuoro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010MON20214" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gambette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7062-0262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151101248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gambette_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209262942" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358613566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-7800-2010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468699v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trotot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04609609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.215" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.37588" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/johd.42" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dister" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peres-Leblanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas D.M. Gunawan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Labarre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louxin Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scholz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0318-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Glatigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand-Plantefol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Mucchielli-Giorgi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-017-0442-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572624v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo van Iersel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-016-1068-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-016-0199-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038375ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.11.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeran Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Gayraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832028v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E. Chapple" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robisson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2013.05.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-011-0456-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00469844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.03.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368545v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Huson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regula Rupp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp217" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00309694v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2007.1046" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boussidan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722546v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Berkemer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tommasi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2023.6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413413v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CPM.2022.24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanming Dong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010656700003064" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341803v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423337.3429437" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29516-9_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16706-0_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36065-7_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00448436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Amstutz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373643v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;ronis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10745-0_61" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Maill&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thuillier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10217-2_17" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371485v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_26" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141338v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74839-7_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/15165" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277047v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778744v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remie Janssen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Agarwal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morrison" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Autuoro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00608342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010MON20214" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468716v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Schauli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;rold" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tallet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Capozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gotham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>