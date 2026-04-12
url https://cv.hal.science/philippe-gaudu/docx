--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -592,295 +592,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ pool depletion as a signal for the Rex regulon involved in Streptococcus agalactiae virulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of Acetoin Toxicity and Adaptive Responses in an Acetoin-Producing Species, Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Rogstam</w:t>
+                <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanamuthu Thiyagarajan</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Sullivan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009791⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (24), pp.e01079-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01079-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319837v1</w:t>
+                <w:t xml:space="preserve">hal-03694052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Acetoin Toxicity and Adaptive Responses in an Acetoin-Producing Species, Lactococcus lactis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAD+ pool depletion as a signal for the Rex regulon involved in Streptococcus agalactiae virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Franza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Rogstam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
+                <w:t xml:space="preserve">Saravanamuthu Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Matthew J. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruss</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (24), pp.e01079-21. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.e1009791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01079-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03694052v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of Lactococci</w:t>
               </w:r>
@@ -1000,51 +1000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task distribution between acetate and acetoin pathways to prolong growth in &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; under respiration Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin B. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (18), </w:t>
@@ -1160,51 +1160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Franza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen C. Ulett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,51 +1549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two Lactococcus lactis zinc membrane proteins, Llmg_0524 and Llmg_0526, and role of Llmg_0524 in cell wall integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.37 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2432,51 +2432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of intracellular heme-binding protein HrtR, which controls heme efflux by the conserved HrtB-HrtA transporter in Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trieu-Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (2), pp.205-210. </w:t>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50 (1), pp.183-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3467,151 +3467,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rapport de thèse (Rapporteur) de Madame Sarrah Boukthir. Physiopathologie des infections cutanées invasives à Streptococcus pyogenes. Rôle de la protéine GRAB au cours du processus infections</w:t>
+                <w:t xml:space="preserve">Analyse des transporteurs des carbohydrates chez une bactérie lactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Rennes 1 (UR1). 2022</w:t>
+              <w:t xml:space="preserve">INRAE; BTS Bioanalyses et Contrôles. 2022, Rapport de stage de Salomé Fert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310153v1</w:t>
+                <w:t xml:space="preserve">hal-04310252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transporteurs des carbohydrates chez une bactérie lactique</w:t>
+                <w:t xml:space="preserve">rapport de thèse (Rapporteur) de Madame Sarrah Boukthir. Physiopathologie des infections cutanées invasives à Streptococcus pyogenes. Rôle de la protéine GRAB au cours du processus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; BTS Bioanalyses et Contrôles. 2022, Rapport de stage de Salomé Fert</w:t>
+              <w:t xml:space="preserve">Université de Rennes 1 (UR1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310252v1</w:t>
+                <w:t xml:space="preserve">hal-04310153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La respiration de souches bactériennes avec des ménaquinones</w:t>
               </w:r>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Danicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukthir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaudu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kayal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01079-21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01005-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Lencina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen C. Ulett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak S. Ipe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01034-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delavenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fleuchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02306-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Moon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars C. Pedersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714019725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastian Pedersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vido" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00447-08" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5419-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HTZ0S68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.182.6.1761-1763.2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kauppi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Danicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukthir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaudu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kayal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01079-21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01005-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Lencina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen C. Ulett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak S. Ipe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01034-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delavenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fleuchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02306-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Moon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars C. Pedersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714019725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastian Pedersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vido" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00447-08" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5419-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HTZ0S68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.182.6.1761-1763.2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kauppi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>