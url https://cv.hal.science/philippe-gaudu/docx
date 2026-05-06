--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -592,295 +592,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Acetoin Toxicity and Adaptive Responses in an Acetoin-Producing Species, Lactococcus lactis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAD+ pool depletion as a signal for the Rex regulon involved in Streptococcus agalactiae virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Franza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
+                <w:t xml:space="preserve">Annika Rogstam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Saravanamuthu Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Gruss</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew J. Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01079-21⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.e1009791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694052v1</w:t>
+                <w:t xml:space="preserve">hal-03319837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD+ pool depletion as a signal for the Rex regulon involved in Streptococcus agalactiae virulence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of Acetoin Toxicity and Adaptive Responses in an Acetoin-Producing Species, Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravanamuthu Thiyagarajan</w:t>
+                <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Sullivan</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Derré-Bobillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (8), pp.e1009791. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (24), pp.e01079-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1009791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01079-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03319837v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of Lactococci</w:t>
               </w:r>
@@ -1000,51 +1000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task distribution between acetate and acetoin pathways to prolong growth in &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; under respiration Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin B. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (18), </w:t>
@@ -1160,51 +1160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Franza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen C. Ulett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,51 +1549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two Lactococcus lactis zinc membrane proteins, Llmg_0524 and Llmg_0526, and role of Llmg_0524 in cell wall integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.37 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2432,51 +2432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of intracellular heme-binding protein HrtR, which controls heme efflux by the conserved HrtB-HrtA transporter in Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cesselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Liebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trieu-Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (2), pp.205-210. </w:t>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lamberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50 (1), pp.183-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Danicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukthir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaudu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kayal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01079-21" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01005-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Lencina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen C. Ulett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak S. Ipe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01034-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delavenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fleuchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02306-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Moon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars C. Pedersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714019725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastian Pedersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vido" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00447-08" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5419-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HTZ0S68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.182.6.1761-1763.2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kauppi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Danicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukthir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaudu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kayal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01079-21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01005-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Lencina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen C. Ulett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak S. Ipe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01034-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delavenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fleuchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02306-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Moon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars C. Pedersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714019725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastian Pedersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vido" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00447-08" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5419-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HTZ0S68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.182.6.1761-1763.2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kauppi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>