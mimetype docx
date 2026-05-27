--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2011,295 +2011,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2-Cys peroxiredoxin alkyl hydroperoxide reductase C binds heme and participates in its intracellular availability in Streptococcus agalactiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two coregulated efflux transporters modulate intracellular heme and protoporphyrin IX availability in Streptococcus agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lechardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Fernandez</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Robert</w:t>
+                <w:t xml:space="preserve">Elisabeth Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Trieu Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.024505⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604990v1</w:t>
+                <w:t xml:space="preserve">hal-01606046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two coregulated efflux transporters modulate intracellular heme and protoporphyrin IX availability in Streptococcus agalactiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2-Cys peroxiredoxin alkyl hydroperoxide reductase C binds heme and participates in its intracellular availability in Streptococcus agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lechardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Bobillot</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Couvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaudu</w:t>
+                <w:t xml:space="preserve">Patrick Trieu Cuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (4), pp.e1000860. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (21), pp.16032-16041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.024505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606046v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Aeration and Heme-Activated Respiration on Lactococcus lactis Gene Expression: Identification of a Heme-Responsive Operon</w:t>
               </w:r>
@@ -3467,151 +3467,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transporteurs des carbohydrates chez une bactérie lactique</w:t>
+                <w:t xml:space="preserve">rapport de thèse (Rapporteur) de Madame Sarrah Boukthir. Physiopathologie des infections cutanées invasives à Streptococcus pyogenes. Rôle de la protéine GRAB au cours du processus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; BTS Bioanalyses et Contrôles. 2022, Rapport de stage de Salomé Fert</w:t>
+              <w:t xml:space="preserve">Université de Rennes 1 (UR1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310252v1</w:t>
+                <w:t xml:space="preserve">hal-04310153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rapport de thèse (Rapporteur) de Madame Sarrah Boukthir. Physiopathologie des infections cutanées invasives à Streptococcus pyogenes. Rôle de la protéine GRAB au cours du processus infections</w:t>
+                <w:t xml:space="preserve">Analyse des transporteurs des carbohydrates chez une bactérie lactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Rennes 1 (UR1). 2022</w:t>
+              <w:t xml:space="preserve">INRAE; BTS Bioanalyses et Contrôles. 2022, Rapport de stage de Salomé Fert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310153v1</w:t>
+                <w:t xml:space="preserve">hal-04310252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La respiration de souches bactériennes avec des ménaquinones</w:t>
               </w:r>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Danicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukthir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaudu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kayal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01079-21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01005-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Lencina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen C. Ulett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak S. Ipe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01034-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delavenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fleuchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02306-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Moon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars C. Pedersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714019725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastian Pedersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vido" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00447-08" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5419-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HTZ0S68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.182.6.1761-1763.2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kauppi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle D&#8217;mello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Stankovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Danicka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137316" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukthir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gaudu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Faili" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kayal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319837v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Rogstam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanamuthu Thiyagarajan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Sullivan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009791" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cesselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01079-21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yamamoto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhdal Jensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hammer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.gpp3-0035-2018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Garrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B. Pedersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01005-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Lencina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen C. Ulett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak S. Ipe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01034-18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delavenne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fleuchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rosinski-Chupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02306-14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433401v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0587-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Moon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars C. Pedersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714019725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Joubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bobillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-022811-101255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fernandez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000860" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu Cuot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.024505" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bastian Pedersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tuphile" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Vido" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00447-08" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Liebl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten H. Vos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.297531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084685v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trieu-Cuot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lamberet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-5419-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HTZ0S68-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lamberet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Touati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.182.6.1761-1763.2000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nivi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Petillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kauppi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontecave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01075871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Touati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>