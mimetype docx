--- v0 (2026-04-09)
+++ v1 (2026-05-06)
@@ -312,291 +312,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of a Model Peptide on Gram Negative and Gram Positive Bacterial Sliding Clamps</w:t>
+                <w:t xml:space="preserve">Scanning probe microscopy for energy-related materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe André</w:t>
+                <w:t xml:space="preserve">Rüdiger Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martiel</w:t>
+                <w:t xml:space="preserve">Benjamin Grevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wolff</w:t>
+                <w:t xml:space="preserve">Philippe Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Landolfo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00089⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.132-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379658v1</w:t>
+                <w:t xml:space="preserve">hal-03596646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning probe microscopy for energy-related materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of a Model Peptide on Gram Negative and Gram Positive Bacterial Sliding Clamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rüdiger Berger</w:t>
+                <w:t xml:space="preserve">Isabelle Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grevin</w:t>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leclère</w:t>
+                <w:t xml:space="preserve">Marie Landolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.132-134. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (6), pp.1022-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596646v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared light emission from nano hot electron gas created in atomic point contacts</w:t>
               </w:r>
@@ -705,249 +705,249 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical evidence of strain induced breaking of metallic point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Alwan</w:t>
+                <w:t xml:space="preserve">Monzer Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N R Candoni</w:t>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H R Klein</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 86, pp.243. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">, 2013, 86 (6), pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2013-40040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424938v1</w:t>
+                <w:t xml:space="preserve">hal-04463262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical evidence of strain induced breaking of metallic point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Candoni</w:t>
+                <w:t xml:space="preserve">M Alwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N R Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Klein</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H R Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 86 (6), pp.243. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+              <w:t xml:space="preserve">, 2013, 86, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2013-40040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463262v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical field enhancement in multi-dielectric stacks by photon scanning tunneling microscopy</w:t>
               </w:r>
@@ -1279,64 +1279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for conductance measurements of metallic and molecular nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monzer Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine A Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,51 +1922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunneling microscopy of locally derivatized self-assembled organic monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,51 +2039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM of mixed alkylthiol self-assembled monolayers on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled monolayers of decanethiol on Au(111)/mica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,51 +3205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE8D355D"/>
+    <w:nsid w:val="A0D8A05B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3436,51 +3436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gilbert-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7873-7016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04191019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedrane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagaize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002795" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379658v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martiel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landolfo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Malinowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/57002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01424938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alwan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N R Candoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40040-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lereu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lereu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Battaglini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hortholary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Grave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grave" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guirado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hortolary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00144-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00399-X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050141" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deumi&#233; Carole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffakhreddine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vatel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche R." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814460187_0118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Bedrane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00359470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gilbert-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7873-7016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04191019v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bedrane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delobbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagaize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002795" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martiel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landolfo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00089" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Malinowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/57002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40040-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01424938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alwan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N R Candoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Lereu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lereu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Battaglini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hortholary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Grave" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S04" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grave" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guirado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hortolary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00144-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00399-X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050141" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deumi&#233; Carole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouffakhreddine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vatel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche R." TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814460187_0118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085803v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Bedrane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delobbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lagaize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04102710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00359470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>