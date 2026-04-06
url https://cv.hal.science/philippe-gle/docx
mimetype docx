--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -606,940 +606,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-consistent approach for the acoustical modeling of vegetal wools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Piegay</w:t>
+                <w:t xml:space="preserve">Characterization and modelling of the sound reduction of hemp-clay walls in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+                <w:t xml:space="preserve">Gaudrey Massossa-Telo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.102315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117023v1</w:t>
+                <w:t xml:space="preserve">hal-03701969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the sound reduction of hemp-clay walls in buildings</w:t>
+                <w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102315⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701969v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+                <w:t xml:space="preserve">A self-consistent approach for the acoustical modeling of vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Arufe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 495, 43 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207569v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of hemp concretes exposed to accelerated environmental aging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A cylindrical self-consistent modelling of vegetal wools thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 252, 31 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119043⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 232, p117123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555377v1</w:t>
+                <w:t xml:space="preserve">hal-02392431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of all six parameters of Johnson-Champoux-Allard-Lafarge model for acoustical porous materials from impedance tube measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Durability of hemp concretes exposed to accelerated environmental aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0002162⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011220v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hemp shiv extractives on hydration of portland cement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Estimation of all six parameters of Johnson-Champoux-Allard-Lafarge model for acoustical porous materials from impedance tube measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 244, 36 p. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (4), pp.1998-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0002162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472950v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cylindrical self-consistent modelling of vegetal wools thermal conductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact of hemp shiv extractives on hydration of portland cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 232, p117123. </w:t>
+              <w:t xml:space="preserve">, 2020, 244, 36 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392431v2</w:t>
+                <w:t xml:space="preserve">hal-02472950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'absorption Acoustique des Matériaux de l'Environnement : le système MIAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,103 +1603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of hemp shiv used for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp. 752-762. </w:t>
@@ -1737,51 +1737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of binder on the multiscale properties of hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,77 +1871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties of hemp concretes for buildings thermal insulation: Application to clay and lime binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp.462--474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,51 +1988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical model of vegetal wools including two types of fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Acoustical and Thermal Properties of Sunflower Particleboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,676 +2203,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475243v1</w:t>
+                <w:t xml:space="preserve">hal-01477169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Agricultural by-products for building insulation: Acoustical characterization and modeling to predict micro-structural parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.158 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477169v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural by-products for building insulation: Acoustical characterization and modeling to predict micro-structural parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.158 - 167. </w:t>
+              <w:t xml:space="preserve">, 2016, 7p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848004v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical Properties of Hemp Concretes (Book Chapter)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glé</w:t>
+                <w:t xml:space="preserve">The effect of particle shape and size distribution on the acoustical properties of mixtures of hemp particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill-V. Horoshenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir R. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-aggregate-based Building Materials: Applications to Hemp Concretes, Pages 243-266</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4698 - 4709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4824931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848136v1</w:t>
+                <w:t xml:space="preserve">hal-01848128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of particle shape and size distribution on the acoustical properties of mixtures of hemp particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+                <w:t xml:space="preserve">Acoustical Properties of Hemp Concretes (Book Chapter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amir R. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-aggregate-based Building Materials: Applications to Hemp Concretes, Pages 243-266</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4824931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848128v1</w:t>
+                <w:t xml:space="preserve">hal-01848136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the acoustical properties of hemp particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,230 +3436,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la propagation acoustique en forêt</w:t>
+                <w:t xml:space="preserve">Étude de l’affaiblissement acoustique de murs à base de terre allégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+                <w:t xml:space="preserve">Thibaut Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Astoul</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366227v1</w:t>
+                <w:t xml:space="preserve">hal-05364575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’affaiblissement acoustique de murs à base de terre allégée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la propagation acoustique en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Blinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+                <w:t xml:space="preserve">Lucile Astoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364575v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation des effets des traitements ignifuges biosourcés sur les performances acoustiques de laines de chanvre</w:t>
               </w:r>
@@ -3764,580 +3764,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetal wools for building application: investigation of optimization approaches for the enhancement of low-frequency sound absorption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Niedermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekai Tinhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939484v1</w:t>
+                <w:t xml:space="preserve">hal-04939483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Piégay</w:t>
+                <w:t xml:space="preserve">Investigation of light earth sound transmission loss at the wall scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926254v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie et acoustique : matériaux, techniques, perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schatzmayr Welp Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CidB Tour Décibel Villes - Une journée d’information sur l’urbanisme favorable à la santé : gestion de l’environnement sonore</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.140-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939510v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetal wools for building application: investigation of optimization approaches for the enhancement of low-frequency sound absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nantes, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04939483v1</w:t>
+                <w:t xml:space="preserve">hal-04939484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of light earth sound transmission loss at the wall scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecologie et acoustique : matériaux, techniques, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">CidB Tour Décibel Villes - Une journée d’information sur l’urbanisme favorable à la santé : gestion de l’environnement sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939482v1</w:t>
+                <w:t xml:space="preserve">hal-04939510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic performances of earthen walls, review of modeling approaches and tools</w:t>
               </w:r>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4978,1090 +4978,1090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between Acoustic and Hygrothermal Behavior of Hemp Shiv and Pith Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+                <w:t xml:space="preserve">Micro-Macro modelling of vegetal wools thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBBM, 4th International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. ICBBM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616712v1</w:t>
+                <w:t xml:space="preserve">hal-03616735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro modelling approach of vegetal wools thermal conductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Link between Acoustic and Hygrothermal Behavior of Hemp Shiv and Pith Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacine Ferroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBBM, 4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. pp.801--811, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275946v3</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Macro modelling of vegetal wools thermal conductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glé</w:t>
+                <w:t xml:space="preserve">Micro-macro modelling approach of vegetal wools thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICBBM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616735v1</w:t>
+                <w:t xml:space="preserve">hal-03275946v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Feedback on a Multiscale Investigation on the Acoustical Properties of Biobased Building Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.933-939, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116964v1</w:t>
+                <w:t xml:space="preserve">hal-03231781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material and wall scales investigations on the acoustical properties of light earth (hemp-clay)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaudrey Massossa-Telo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lemeurs</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231780v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on a Multiscale Investigation on the Acoustical Properties of Biobased Building Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+                <w:t xml:space="preserve">Material and wall scales investigations on the acoustical properties of light earth (hemp-clay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+                <w:t xml:space="preserve">Gaudrey Massossa-Telo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.933-939, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.931-932, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231781v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties of hemp-clay: from material to wall scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudrey Massossa-Talo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM, 3rd International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, BELFAST, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6099,51 +6099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical and thermal self-consistent modelling for the optimisation of vegetal wools used in green buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6207,64 +6207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding and knowledge of biobased materials through a new acoustic database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,290 +6326,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Toward quality-assured software implementations of NMPB 2008 (AFNOR NFS 31-133:2011) for the calculation of outdoor noise propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Gueguen-Minerbe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">Proceedings of Euronoise 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618346v1</w:t>
+                <w:t xml:space="preserve">hal-03618352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical properties of hemp concretes for buildings thermal insulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Degrave-Lemeurslemeurs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marielle Gueguen-Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Euronoise 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece. pp 1525-1530</w:t>
+              <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618349v1</w:t>
+                <w:t xml:space="preserve">hal-03618346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Consistent Approach for the Acoustical Modeling of Vegetal Wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,191 +6654,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward quality-assured software implementations of NMPB 2008 (AFNOR NFS 31-133:2011) for the calculation of outdoor noise propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Acoustical properties of hemp concretes for buildings thermal insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+                <w:t xml:space="preserve">Matthias Degrave-Lemeurslemeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Euronoise 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece. pp 1525-1530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618352v1</w:t>
+                <w:t xml:space="preserve">hal-03618349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, SAINT NAZAIRE, France. 2 p</w:t>
@@ -6880,103 +6880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete&amp;apos;18, International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal. 6 p</w:t>
@@ -7005,64 +7005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of alkalinity and environmental ageing on fungal growth in hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,64 +7130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic performance prediction for building elements including biobased fibrous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7219,484 +7219,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
+              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531324v1</w:t>
+                <w:t xml:space="preserve">hal-01593596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
+              <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557471v1</w:t>
+                <w:t xml:space="preserve">hal-01531324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
+              <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593596v1</w:t>
+                <w:t xml:space="preserve">hal-01557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2016 - 34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique. 8p</w:t>
@@ -7725,90 +7725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la durabilité d'isolants à base de granulats Îgétaux - Méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7844,428 +7844,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
+              <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374370v1</w:t>
+                <w:t xml:space="preserve">hal-01373733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the water content of hemp concretes on their thermal and acoustical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373733v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty of an in situ method for measuring ground acoustic impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8676,51 +8676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LoB+HiE Low Béton / High Earth - Présentation du rendu du projet lors du webinaire du 17 décembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,90 +8809,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LOB+HIE Low Béton / High Earth - Abaques d'aide à la conception - Performances acoustiques de parois en terre-chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CSTB; CEREMA; MATELOW. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8914,51 +8914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LoB+HiE Low Béton / High Earth - Performances acoustiques de parois en terre-chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9208,51 +9208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13CE6837"/>
+    <w:nsid w:val="45724E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9439,51 +9439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1916-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241371430" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudrey Massossa-Telo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102315" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392431v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabriac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill-V. Horoshenkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824931" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBGPSKVR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6M9Z0X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourlay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mutel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tochon-Danguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Leguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romagn&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Astoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Anwar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Astoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Salmon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2670" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Abbas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.801" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lemeurs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0211" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudrey Massossa-Talo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falwisanner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kadri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurslemeurs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lefevre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Horoshenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04853113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou Carter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Helloin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04853095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04841720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1916-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241371430" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudrey Massossa-Telo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102315" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392431v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabriac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.162" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill-V. Horoshenkov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824931" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBGPSKVR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6M9Z0X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourlay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mutel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tochon-Danguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Leguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romagn&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Astoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Anwar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Astoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Salmon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2670" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Abbas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.801" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lemeurs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0211" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudrey Massossa-Talo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falwisanner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kadri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618352v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurslemeurs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lefevre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Horoshenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04853113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou Carter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Helloin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04853095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04841720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>