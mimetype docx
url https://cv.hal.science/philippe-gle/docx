--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -606,940 +606,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of the sound reduction of hemp-clay walls in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glé</w:t>
+                <w:t xml:space="preserve">A self-consistent approach for the acoustical modeling of vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudrey Massossa-Telo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 495, 43 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701969v1</w:t>
+                <w:t xml:space="preserve">hal-03117023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-consistent approach for the acoustical modeling of vegetal wools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Piegay</w:t>
+                <w:t xml:space="preserve">Characterization and modelling of the sound reduction of hemp-clay walls in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudrey Massossa-Telo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+                <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 495, 43 p. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.102315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117023v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cylindrical self-consistent modelling of vegetal wools thermal conductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Durability of hemp concretes exposed to accelerated environmental aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 232, p117123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117123⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 252, 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392431v2</w:t>
+                <w:t xml:space="preserve">hal-02555377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of hemp concretes exposed to accelerated environmental aging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Estimation of all six parameters of Johnson-Champoux-Allard-Lafarge model for acoustical porous materials from impedance tube measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119043⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (4), pp.1998-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0002162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555377v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of all six parameters of Johnson-Champoux-Allard-Lafarge model for acoustical porous materials from impedance tube measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Impact of hemp shiv extractives on hydration of portland cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148 (4), pp.1998-2005. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, 36 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0002162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011220v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hemp shiv extractives on hydration of portland cement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A cylindrical self-consistent modelling of vegetal wools thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 244, 36 p. </w:t>
+              <w:t xml:space="preserve">, 2020, 232, p117123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472950v1</w:t>
+                <w:t xml:space="preserve">hal-02392431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'absorption Acoustique des Matériaux de l'Environnement : le système MIAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,103 +1603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of hemp shiv used for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp. 752-762. </w:t>
@@ -1737,51 +1737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of binder on the multiscale properties of hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,77 +1871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties of hemp concretes for buildings thermal insulation: Application to clay and lime binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp.462--474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,51 +1988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical model of vegetal wools including two types of fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Acoustical and Thermal Properties of Sunflower Particleboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,676 +2203,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Foy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477169v1</w:t>
+                <w:t xml:space="preserve">hal-01475243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural by-products for building insulation: Acoustical characterization and modeling to predict micro-structural parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Lenormand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.158 - 167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.162⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848004v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Agricultural by-products for building insulation: Acoustical characterization and modeling to predict micro-structural parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7p. </w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.158 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475243v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of particle shape and size distribution on the acoustical properties of mixtures of hemp particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+                <w:t xml:space="preserve">Acoustical Properties of Hemp Concretes (Book Chapter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amir R. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bio-aggregate-based Building Materials: Applications to Hemp Concretes, Pages 243-266</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848128v1</w:t>
+                <w:t xml:space="preserve">hal-01848136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical Properties of Hemp Concretes (Book Chapter)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glé</w:t>
+                <w:t xml:space="preserve">The effect of particle shape and size distribution on the acoustical properties of mixtures of hemp particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill-V. Horoshenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir R. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-aggregate-based Building Materials: Applications to Hemp Concretes, Pages 243-266</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (6), pp.4698 - 4709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4824931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848136v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the acoustical properties of hemp particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,260 +2938,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical properties of materials made of vegetable particles with several scales of porosity</w:t>
+                <w:t xml:space="preserve">Multiphysical properties of hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.11.003⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (6), pp.625 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848206v1</w:t>
+                <w:t xml:space="preserve">hal-01848204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical properties of hemp concretes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Acoustical properties of materials made of vegetable particles with several scales of porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (5), pp.249 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2010.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011021⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848204v1</w:t>
+                <w:t xml:space="preserve">hal-01848206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3203,463 +3203,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'approches d'optimisation de l'absorption acoustique à basse fréquence des laines végétales du bâtiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation acoustique des systèmes constructifs en terre crue, compréhension des paramètres et définition d’un plan d’expérience multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Mutel</w:t>
+                <w:t xml:space="preserve">Samuel Tochon-Danguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauredan Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Romagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365559v1</w:t>
+                <w:t xml:space="preserve">hal-05366228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation acoustique des systèmes constructifs en terre crue, compréhension des paramètres et définition d’un plan d’expérience multi-échelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Tochon-Danguy</w:t>
+                <w:t xml:space="preserve">Étude d'approches d'optimisation de l'absorption acoustique à basse fréquence des laines végétales du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366228v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’affaiblissement acoustique de murs à base de terre allégée</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la propagation acoustique en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Blinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Astoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364575v1</w:t>
+                <w:t xml:space="preserve">hal-05366227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la propagation acoustique en forêt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+                <w:t xml:space="preserve">Étude de l’affaiblissement acoustique de murs à base de terre allégée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Astoul</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366227v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation des effets des traitements ignifuges biosourcés sur les performances acoustiques de laines de chanvre</w:t>
               </w:r>
@@ -3764,636 +3764,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schatzmayr Welp Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Chateau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4181⟩</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.140-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939483v1</w:t>
+                <w:t xml:space="preserve">hal-04926254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of light earth sound transmission loss at the wall scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+                <w:t xml:space="preserve">Vegetal wools for building application: investigation of optimization approaches for the enhancement of low-frequency sound absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939482v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecologie et acoustique : matériaux, techniques, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CidB Tour Décibel Villes - Une journée d’information sur l’urbanisme favorable à la santé : gestion de l’environnement sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926254v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetal wools for building application: investigation of optimization approaches for the enhancement of low-frequency sound absorption</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Niedermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekai Tinhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nantes, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939484v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie et acoustique : matériaux, techniques, perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of light earth sound transmission loss at the wall scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CidB Tour Décibel Villes - Une journée d’information sur l’urbanisme favorable à la santé : gestion de l’environnement sonore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939510v1</w:t>
+                <w:t xml:space="preserve">hal-04939482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic performances of earthen walls, review of modeling approaches and tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Romagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4978,1090 +4978,1090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Macro modelling of vegetal wools thermal conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+                <w:t xml:space="preserve">Link between Acoustic and Hygrothermal Behavior of Hemp Shiv and Pith Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacine Ferroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICBBM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBBM, 4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. pp.801--811, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616735v1</w:t>
+                <w:t xml:space="preserve">hal-03616712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between Acoustic and Hygrothermal Behavior of Hemp Shiv and Pith Composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Micro-macro modelling approach of vegetal wools thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBBM, 4th International Conference on Bio-Based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03616712v1</w:t>
+                <w:t xml:space="preserve">hal-03275946v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro modelling approach of vegetal wools thermal conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+                <w:t xml:space="preserve">Micro-Macro modelling of vegetal wools thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 6 p</w:t>
+              <w:t xml:space="preserve">Proc. ICBBM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275946v3</w:t>
+                <w:t xml:space="preserve">hal-03616735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on a Multiscale Investigation on the Acoustical Properties of Biobased Building Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231781v1</w:t>
+                <w:t xml:space="preserve">hal-03116964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Material and wall scales investigations on the acoustical properties of light earth (hemp-clay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudrey Massossa-Telo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.931-932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116964v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material and wall scales investigations on the acoustical properties of light earth (hemp-clay)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Feedback on a Multiscale Investigation on the Acoustical Properties of Biobased Building Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.931-932, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.933-939, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231780v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical properties of hemp-clay: from material to wall scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudrey Massossa-Talo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Degrave-Lemeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICBBM, 3rd International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, BELFAST, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6099,51 +6099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical and thermal self-consistent modelling for the optimisation of vegetal wools used in green buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6207,77 +6207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding and knowledge of biobased materials through a new acoustic database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Falwisanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,277 +6326,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward quality-assured software implementations of NMPB 2008 (AFNOR NFS 31-133:2011) for the calculation of outdoor noise propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marielle Gueguen-Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Euronoise 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618352v1</w:t>
+                <w:t xml:space="preserve">hal-03618346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Acoustical properties of hemp concretes for buildings thermal insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Gueguen-Minerbe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Degrave-Lemeurslemeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">Proceedings of Euronoise 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece. pp 1525-1530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618346v1</w:t>
+                <w:t xml:space="preserve">hal-03618349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Consistent Approach for the Acoustical Modeling of Vegetal Wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6654,204 +6667,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical properties of hemp concretes for buildings thermal insulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Toward quality-assured software implementations of NMPB 2008 (AFNOR NFS 31-133:2011) for the calculation of outdoor noise propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Degrave-Lemeurslemeurs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Euronoise 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece. pp 1525-1530</w:t>
+              <w:t xml:space="preserve">, 2018, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618349v1</w:t>
+                <w:t xml:space="preserve">hal-03618352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, SAINT NAZAIRE, France. 2 p</w:t>
@@ -6880,103 +6880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete&amp;apos;18, International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal. 6 p</w:t>
@@ -7005,64 +7005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of alkalinity and environmental ageing on fungal growth in hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,77 +7130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic performance prediction for building elements including biobased fibrous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Heraklion, France. pp 1659-1666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7219,484 +7219,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
+              <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593596v1</w:t>
+                <w:t xml:space="preserve">hal-01531324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
+              <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531324v1</w:t>
+                <w:t xml:space="preserve">hal-01557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
+              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557471v1</w:t>
+                <w:t xml:space="preserve">hal-01593596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2016 - 34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique. 8p</w:t>
@@ -7725,90 +7725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la durabilité d'isolants à base de granulats Îgétaux - Méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7844,428 +7844,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the water content of hemp concretes on their thermal and acoustical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373733v1</w:t>
+                <w:t xml:space="preserve">hal-01373439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the water content of hemp concretes on their thermal and acoustical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+                <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Foy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 7p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373439v1</w:t>
+                <w:t xml:space="preserve">hal-01374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
+              <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374370v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty of an in situ method for measuring ground acoustic impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8676,51 +8676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LoB+HiE Low Béton / High Earth - Présentation du rendu du projet lors du webinaire du 17 décembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,90 +8809,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LOB+HIE Low Béton / High Earth - Abaques d'aide à la conception - Performances acoustiques de parois en terre-chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CSTB; CEREMA; MATELOW. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8914,51 +8914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LoB+HiE Low Béton / High Earth - Performances acoustiques de parois en terre-chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigou Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9208,51 +9208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45724E98"/>
+    <w:nsid w:val="0EE7F5A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9439,51 +9439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1916-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241371430" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudrey Massossa-Telo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102315" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392431v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabriac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.162" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill-V. Horoshenkov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824931" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBGPSKVR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.11.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6M9Z0X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourlay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mutel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tochon-Danguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Leguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romagn&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366227v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Astoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Anwar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Astoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Salmon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2670" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Abbas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.801" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231780v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lemeurs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0211" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudrey Massossa-Talo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falwisanner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kadri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618352v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurslemeurs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lefevre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Horoshenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04853113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou Carter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Helloin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04853095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04841720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-gle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1916-430X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241371430" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudrey Massossa-Telo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102315" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaouen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392431v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.11.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919040" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabriac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenormand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill-V. Horoshenkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir R. Khan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4824931" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848158v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBGPSKVR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourlay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2010.11.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM6M9Z0X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tochon-Danguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauredan Leguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Romagn&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mutel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Astoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Anwar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Astoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Salmon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2670" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Abbas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.801" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lemeurs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0211" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616885v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudrey Massossa-Talo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falwisanner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kadri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Degrave-Lemeurslemeurs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618352v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618350v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lefevre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Horoshenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537195v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04853113v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou Carter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Helloin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04853095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04841720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>