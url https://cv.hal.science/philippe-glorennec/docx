--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Glorennec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur, École des hautes études en santé publique, Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4450-0878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035776838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-1648-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOCs, VOCs and microbiological contamination in sports facilities, what are people exposed to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakh Seid Aboubakar Manazyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costarramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1015, pp.181408. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput screening to identify endocrine disruptors: Contribution of low-resolution tandem MS and high-resolution MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Solhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1338 (1), pp.343594. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.343594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban food gardening: economic drivers and outcomes. A case study in community and allotment gardens in Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.129135. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal assessment of nitrate and trihalomethanes in drinking-water and breast cancer in the CONSTANCES cohort: a prospective population-based study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Donat-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205, pp.109853. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins et santé publique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (316), TT - Soins et santé publique environnementale. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2025.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of chlordecone in indoor dust by GC/MS/MS and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.138809. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron deficiency in pregnancy and its association with blood lead and manganese levels in offspring in Benin, Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukrullah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond van Huizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Zoumenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205, pp.106255. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2025.106255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Exposure to Organophosphate Esters and Child Neurodevelopment in the French National Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109558. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting public health guidelines for chemicals in indoor settled dust. First achievements and steps to come: the case of lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.100051. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2024.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des baignades urbaines dans un contexte de changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (HS1), pp.10. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure gardening and health: an overview of reviews in developed countries to inform integrated environmental health impact assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100538. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envadv.2024.100538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to drinking water nitrate and trihalomethanes in the French CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 259, pp.119557. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compound concentrations in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 471 (471), pp.134277. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)-discovering rivers benefits in the City: a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of glyphosate and AMPA in indoor settled dust by hydrophilic interaction liquid chromatography with tandem mass spectrometry and implications for human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 466, pp.130654. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et concepts en santé publique et santé-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Exposure in Infancy and Subsequent Growth in Beninese Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukrullah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Zoumenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (10), pp.595. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-natal exposure of children to organophosphate flame retardants: a nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.107435. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’exposition et valeurs de référence pour les poussières sédimentées dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2021.1569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03319797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward setting public health guidelines for chemicals in indoor settled dust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek G. Shendell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat E. Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Egeghy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1_. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isotopic Signature of Lead Emanations during the Fire at Notre Dame Cathedral in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (10), pp.5420. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18105420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from heterogeneous surveys for aggregate exposure Application to children exposure to lead in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Crépet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109069. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative chronic risk assessment for pyrethroids in the French adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.111519. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage, prise en charge et suivi des personnes potentiellement surexposées à l’arsenic inorganique du fait de leur lieu de résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouyrigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (6), pp.770-796. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphorus Flame Retardants: A Global Review of Indoor Contamination and Human Exposure in Europe and Epidemiological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (18), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17186713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of single-extraction methods to estimate the oral bioaccessibility of metal(loid)s in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 727, pp.138553. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur les environnements bâtis, naturels et sociaux 18-23 août 2019, Kaunas (Lituanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Braish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Desqueyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-Up of Elevated Blood Lead Levels and Sources in a Cohort of Children in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukrullah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Zoumenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (22), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17228689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements intérieurs : vers une approche intégrée des risques et bénéfices pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4), pp.293-293. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in French dwellings An estimation of concentrations in the gas phase and particulate phase from settled dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.2742-2750. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weniuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation de contaminants anthropiques semi-volatils pour l’étude des risques. Le cas des retardateurs de flamme organophosphorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boury Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French infant total diet study Exposure to selected trace elements and associated health risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiema Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.625-633. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2018.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’atelier de la section méthodologie d’évaluation des risques sanitaires de la SFSE sur les expositions par voie cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Massougbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167, pp.198-206. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2018.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting, sale and consumption of bushmeat killed by lead-based ammunition in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukrullah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Zoumenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Massougbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (6), pp.1140. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15061140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral bioaccessibility of semi-volatile organic compounds (SVOCs) in settled dust A review of measurement methods, data and influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.215-227. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of environmental semi-volatile organic compounds via inhalation: A review of methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.202 - 213. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Environmental Interventions for the Prevention or Control of Allergic and Respiratory Diseases: What Really Works.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Frain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.66-79. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor residential exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of children's exposure to pyrethroid insecticides in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fravallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.76--82. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating exposures & cumulating risk for semivolatile organic compounds: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.649-659. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the gas-phase concentration of semi-volatile organic compounds from airborne particles: Application to a French nationwide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 576, pp.319--325. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood lead levels and risk factors in young children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (4), pp.483-495. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative toxicity for indoor semi volatile organic compounds based on neuronal death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the air and dust of 30 French schools: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal absorption of semivolatile organic compounds from the gas phase: Sensitivity of exposure assessment by steady state modeling to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.106-113. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des particularités physiologiques, toxicologiques et comportementales pré- et postnatales de l’enfant dans l’évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.550-554. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2016.0940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of the particle/gas and dust/gas partition coefficients for seventy-two semi-volatile organic compounds in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.212--219. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of children to metals via tap water ingestion at home: Contamination and exposure data from a nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.500--507. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and dietary exposure of young children to inorganic trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Camille Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Claude Roudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01404061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the particulate phase in dwellings: A nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.82-94. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood exposure to polybrominated diphenyl ethers and neurodevelopment at six years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the particle/gas partition coefficient: An application to predict indoor gas-phase concentrations of semi-volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 563–564, pp.506-512. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Blood Lead Levels in Infants and Mothers in Benin and Potential Sources of Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bodeau-Livinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13030316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental determinants of different Blood Lead Levels in children: a quantile analysis from a nationwide survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.152-159. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood lead exposure in the home. Plomb-Habitat (Home-Lead) project (2008-2014): principal results, impacts and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.28-37. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2014.0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Elevated Blood Lead Levels in Children: Assessment of Criteria and a Proposal for New Ones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (12), pp.15366--15378. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph121214989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de valeurs toxicologiques de référence adaptées à la prise en compte des mélanges en évaluation des risques sanitaires : méthodes existantes et applications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.203-221. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2014.0696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exposure-based framework for grouping pollutants for a cumulative risk assessment approach: case study of indoor semi-volatile organic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.20-8. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of semi-volatile organic compounds in settled dust: influence of storage temperature and duration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.125-135. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00866171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3959-69. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood lead levels and risk factors in young children in France, 2008-2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bidondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217 (4-5), pp.528-37. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source contributions of lead in residential floor dust and within-home variability of dust lead loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 470-471, pp.768-79. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-residue method for the simultaneous analysis in indoor dust of several classes of semi-volatile organic compounds by pressurized liquid extraction and gas chromatography/tandem mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1336, pp.101-11. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Yamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.442-449. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of different residential lead standards on children's blood lead levels in France: Predictions based on a national cross-sectional survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (6), pp.743-750. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00821999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfluthrin indoor air concentration and inhalation exposure during application of electric vaporizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60C, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead contamination in French children's homes and environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.58-65. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French children's exposure to metals via ingestion of indoor dust, outdoor playground dust and soil: contamination data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.129-134. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2012.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of semi-volatile organic compounds in indoor suspended particulate matter by thermal desorption coupled with gas chromatography/mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1254, pp.107-14. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et résultats attendus d’une évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ismert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2012.0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic contamination of settled house dust, a review for exposure assessment purposes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (16), pp.6716-27. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es200925h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources of lead exposure in French children by lead isotope analysis: A cross-sectional study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-069X-10-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00624817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la démarche d'évaluation des risques sanitaires : contribution de la section &amp;quot;Méthodologie d'évaluation des risques sanitaires&amp;quot; de la SFSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.142-146. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2011.0435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential digestion for measuring leachable and total lead in the same sample of dust or paint chips by ICP-MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (1), pp.63-9. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10934529.2011.526902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using and interpreting isotope data for source identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.302-12. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood lead exposure in France: benefit estimation and partial cost-benefit analysis of lead hazard control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hartemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-069X-10-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00668422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">House dust metal content and bioaccessibility: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (5), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessible and quasi-total metals in soil and indoor dust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (5), pp.651-657. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du bruit de fond chimique environnemental dans les évaluations réglementaires françaises des risques sanitaires. Quelles pratiques ? Quelles recommandations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sources of lead exposure for children, with lead concentrations and isotope ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (5), pp.253-60. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15459621003648281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health ranking of ingested semi-volatile organic compounds in house dust: an application to France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.458-72. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2010.00667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a toxicity reference value for nitrogen trichloride as a disinfection by-product.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (3), pp.357-64. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation mise en place à l'Afsset pour répondre aux saisines en santé environnementale : Exemple des recommandations émises pour la qualité de l'air dans les parcs de stationnement couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lasfargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35-36, pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to inhaled THM: Comparison of continuous and event-specific exposure assessment for epidemiologic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (7), pp.1086-1089. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air dans les parcs de stationnement couverts : données disponibles, problématique et propositions de valeurs de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198-199, pp.149-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air dans les parkings couverts: utilité de l'expertise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198-199, pp.125-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-92. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health impact assessment of PM10 exposure in the city of Caen, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (3-4), pp.359-64. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15287390600885039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des années de vie perdues attribuables aux expositions chroniques à la pollution atmosphérique urbaine : le cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guillois-Becel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eilstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of young children's overall lead exposure in France: integrated approach for various exposure media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Bemrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (7), pp.937-45. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plomb et santé : importance de la spéciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp. 40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of several decision support tools for determining the need for systematic screening of childhood lead poisoning around industrial sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckl091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des années de vie perdues attribuables aux expositions chroniques à la pollution atmosphérique urbaine: Le cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Guillois-Becel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Eilstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Decision tools for selecting industrial sites where a systematic blood lead screening should be implemented].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledrans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fabres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.117-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and reduction of the uncertainty of the assessment of children's lead exposure around an old mine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (2), pp.150-8. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ingestion rates in environmental exposure assessment: Delineation and reduction of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.258-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health benefits of compliance with current E.U. emissions standards for municipal waste incinerators: a health risk assessment with the CalTox multimedia exposure model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (5), pp.693-701. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de réductions de la pollution atmosphérique: quelle efficacité sanitaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elichegaray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 184, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sanitaire des expositions de courte durée à la pollution atmosphérique urbaine dans le nord-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (3), pp.157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sanitaire à court terme de la pollution atmosphérique urbaine dans le Nord-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (3), pp.157-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect de la réglementation actuelle permet-il une protection suffisante de la population infantile vis-à-vis du plomb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sanitaire des expositions de courte durée à la pollution atmosphérique urbaine dans le nord-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (3), pp.157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque sanitaire lié aux expositions environnementales des populations à l'ammoniac atmosphérique en zone rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une exposition environnementale à l'amiante dans le cadre d'une démarche d'évaluation des risques sanitaires à Andouillé, Mayenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35, pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure assessment to drinking water trihalomethanes and nitrate in the French CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Young conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour estimer la bioaccessibilité des polluants métalliques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of chronic lead exposure in Beninese children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bodeau-Livinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadi S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoumenou R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Annual Conference of the International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology, Aug 2019, Utrecht, Netherlands. pp.33, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.EE9.0000605984.66187.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified method for oral bioaccessibility of metal(loid)s in soils and alternative to the Unified Barge Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Societies of Exposure Science (ISES) and Indoor Air Quality and Climate (ISIAQ), 18-22 August 2019, Kaunas (Lithuania)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of four first tier methods to measure metal(loid) bioaccessibility in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe, 29th Annual meeting, 26-30 May 2019, Helsinki (Finland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to semi-volatile organic compounds (SVOCs) via dust ingestion: a review of influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate "Indoor Air 2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOCs in Dust: Motivation and challenges for a cumulative approach to exposure & risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of semi-volatile organic compounds (SVOCs) in settled dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Exposure Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement d'indicateurs de toxicité cumulative pour les composés organiques semi-volatils à l'intérieur des locaux : cas des mélanges reprotoxiques et neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale INRS "Le risque chimique : méthodes et techniques innovantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test non physiologique pour la mesure de la bioaccessibilité des métaux dans les sols, comparaison avec la méthode BARGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of cumulative toxicity indicators for indoor semi-volatile organic compounds: the case of reprotoxic and neurotoxic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical background in health risk assessments : how to deal with ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congress of the European Societies of Toxicology (EUROTOX 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des expositions :quelles stratégies pour quels objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech-Ineris " Evaluation des expositions de l'Homme via son environnement "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds in France: measurement methods in settled dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Volatile Organic Compounds (SVOCs) in dust samples: what about the storage conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between blood lead levels of French children and environmental lead concentrations: Propositions of risk based environmental lead concentrations levels for policy making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise en évaluation des risques sanitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: measurements of endocrine disruptors in 30 French dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: a health risk ranking based on dust ingestion route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Contaminants, environnement et santé. Agence Nationale de Contrôle Sanitaire et Environnemental des Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New development in GC/MS/MS for the analysis of semi-volatile organic compounds in settled house dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Capillary Chromatography and 7th GCxGC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New development in TD/GC/MS for the analysis of semi-volatile organic compounds in indoor suspended particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Capillary Chromatography and 7th GCxGC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECOS-Habitat : Expositions Cumulées aux composés Organiques Semi-volatils dans l'habitat : risques pour le développement de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques RSEIN / OQAI " les particules dans l'air intérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lead exposure sources by isotopic analyses in a sample of French children with moderated and high blood lead levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE-ISES 2010 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratios isotopiques du plomb sont ils utiles pour la prévention des expositions au plomb ? Volet analyses isotopiques du projet Plomb Habitat - déterminants des plombémies liés à l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques de l'Anses "Exposition aux contaminants de l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECOS-Habitat : Développement métrologique pour la recherche de composés organiques semi-volatils (COSV) en environnent intérieur (gaz, particules en suspension et poussières déposées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques RSEIN / OQAI " les particules dans l'air intérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métaux par ICPMS dans les poussières domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectr'atom 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for measuring total and bioaccessible metal in wiped household dust and soil: Performance evaluation and test on real samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for measuring total and bioaccessible metal in wiped household dust and soil : Performance evaluation and test on real samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Est Marne-la-Valle ́e University, Sep 2009, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting stable isotopic data for source identification: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationwide assessment of organic contamination of house dust: definition of a sampling strategy in an exposure assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittsburg conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évaluations d'impact sanitaire de la pollution atmosphérique urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'incertitude : colloque organisé par l'Afsset et le Réseau Risques et Société (R2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évaluations d'impact sanitaire de la pollution atmosphérique urbaine. Gouverner l'incertitude : les apports des sciences sociales à la gouvernance des risques sanitaires environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence française de sécurité sanitaire de l'environnement et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of the national study of sources of exposure to lead in French dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Warwick Healthy Housing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation quantitative des risques sanitaires, pratiques et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International Santé Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposures to lead via dust ingestion of French children: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual conference of International Society for Exposure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Tucson Az, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique urbaine et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Scientifique et Technique pour l'Eau et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la consommation d'eau du robinet à l'exposition au plomb des enfants de 6 mois à 6 ans en France en 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Environnement et Santé", Association des épidémiologistes de langue française (Adelf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health benefits of compliance with current E.U. emissions standards for a municipal waste incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of International Society for Exposure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic assessment of lead exposure around a mining area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society of exposure analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health impact assessment of PM10 exposure in the city of Caen, France: Is eliminating pollution peaks enough ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies for Clean Air and Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current lead exposure of French infants and toddlers may put them at risk of impaired neurobehavioural and cognitive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society of exposure analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training course in health impact assessment of air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airnet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 annual joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphate flame retardants: a review of indoor contamination and human exposure in Europe, and human health effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goupil-Sormany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Debia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1050 p., 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire d’épidémiologie. 50 notions pour comprendre la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 48p., 2021, 9782810909537. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.berti.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnisme. Quelles stratégies de dépistage chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions INSERM, 316 p., 2008, Expertise Opérationnelle, 978-2-85598-865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnisme : quelles stratégies de dépistage chez l'enfant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de la santé et de la recherche médicale, 316 p., 2008, Expertise opérationnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-399, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04157942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18. Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-497, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04157982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3.2. Qualité des environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvignon Marius Kêdoté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-596, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for systematic screening for childhood lead poisoning around industrial sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmut D.Kronberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp. 91-109, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des risques de la pollution de l'air pour la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Charpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'air et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp. 283-95, 2004, 2-257-15279-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laborde-Casterot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0052, Anses. 2024, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert-Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fractions granulométriques utilisées pour l’évaluation des expositions par inhalation d’aérosols - Pertinence et comparaison des fractions environnementales - PM10 , PM2,5 - et professionnelles - inhalable, thoracique, alvéolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gensdarmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0076, Anses. 2023, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air ambiant des enceintes ferroviaires souterraines (EFS). État des connaissances sur la toxicité des particules et sur les effets sanitaires associés à la pollution de l’air des EFS. Recommandation de concentrations en particules dans l’air des EFS à ne pas dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Baeza-Squiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadif Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0148, Anses. 2022, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04019956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of microsensors to monitor the quality of indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Request No 2018-SA-0271, Anses. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04515215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Coftier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANSES: Glorennec, Philippe Chaigneau, Thomas Coftier, Aline Delannoy, Matthieu Esteve, Williams Herrera, Horacio Le-Bot, Barbara Noack, Yves Pelfrêne, Aurélie Nadif, Rachel Paris, Christophe Achard, Sophie Aschan-Leygonie, Christina Bemer, Denis Bex, Valérie Bonvallot, Nathalie Caillaud, Denis Dewitte, Jean-Dominique Durif, Marc Frealle, Émilie Goupil, Ghislaine Guillemot, Marianne Jacquemin, Bénédicte Joubert, Olivier Luce, Danièle Mandin, Corinne Mercier, Fabien Monteil, Christelle Oppliger, Anne Pernot, Pierre Raherison, Chantal Perouel, Guillaume Keirsbulck, Marion Elreedy, Salma Pittman, Adrienne Saddoki, Sophia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnisme : quelles stratégies de dépistage chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cottrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, 316 p., tableaux, figures et graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact sanitaire de la pollution atmosphérique urbaine : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de veille sanitaire. 1999, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque sanitaire lié aux expositions environnementales à l'ammoniac atmosphérique en zone rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule Inter-Régionale d'Epidémiologie Ouest, Institut National de Veille Sanitaire, INRA Bioclimatologie Grignon et Agronomie Rennes. 1999, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId603"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Glorennec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur, École des hautes études en santé publique, Université de Rennes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4450-0878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035776838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-1648-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health guidelines for a mixture of phthalates in indoor settled dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.100148. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2025.100148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOCs, VOCs and microbiological contamination in sports facilities, what are people exposed to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakh Seid Aboubakar Manazyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costarramone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1015, pp.181408. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soins et santé publique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de l'infirmière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74 (316), pp.14-15. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revinf.2025.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput screening to identify endocrine disruptors: Contribution of low-resolution tandem MS and high-resolution MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Solhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1338 (1), pp.343594. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.343594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal assessment of nitrate and trihalomethanes in drinking-water and breast cancer in the CONSTANCES cohort: a prospective population-based study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Donat-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205, pp.109853. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2025.109853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban food gardening: economic drivers and outcomes. A case study in community and allotment gardens in Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114, pp.129135. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.129135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of chlordecone in indoor dust by GC/MS/MS and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.138809. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron deficiency in pregnancy and its association with blood lead and manganese levels in offspring in Benin, Sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukrullah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond van Huizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Zoumenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 205, pp.106255. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2025.106255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Exposure to Organophosphate Esters and Child Neurodevelopment in the French National Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109558. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting public health guidelines for chemicals in indoor settled dust. First achievements and steps to come: the case of lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.100051. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2024.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leisure gardening and health: an overview of reviews in developed countries to inform integrated environmental health impact assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roué Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100538. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envadv.2024.100538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des baignades urbaines dans un contexte de changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (HS1), pp.10. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic exposure to drinking water nitrate and trihalomethanes in the French CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 259, pp.119557. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compound concentrations in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 471 (471), pp.134277. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)-discovering rivers benefits in the City: a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Porcherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of glyphosate and AMPA in indoor settled dust by hydrophilic interaction liquid chromatography with tandem mass spectrometry and implications for human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 466, pp.130654. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions et concepts en santé publique et santé-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead Exposure in Infancy and Subsequent Growth in Beninese Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukrullah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Zoumenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (10), pp.595. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10100595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-natal exposure of children to organophosphate flame retardants: a nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.107435. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conception serum ferritin concentrations are associated with metal concentrations in blood during pregnancy: A cohort study in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2021.111629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’exposition et valeurs de référence pour les poussières sédimentées dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2021.1569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03319797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward setting public health guidelines for chemicals in indoor settled dust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek G. Shendell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat E. Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Waeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Egeghy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1_. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isotopic Signature of Lead Emanations during the Fire at Notre Dame Cathedral in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Azema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (10), pp.5420. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18105420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur les environnements bâtis, naturels et sociaux 18-23 août 2019, Kaunas (Lituanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Achille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Braish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Desqueyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.51-57. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregate and cumulative chronic risk assessment for pyrethroids in the French adult population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.111519. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2020.111519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage, prise en charge et suivi des personnes potentiellement surexposées à l’arsenic inorganique du fait de leur lieu de résidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouyrigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Goullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (6), pp.770-796. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of single-extraction methods to estimate the oral bioaccessibility of metal(loid)s in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 727, pp.138553. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphorus Flame Retardants: A Global Review of Indoor Contamination and Human Exposure in Europe and Epidemiological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (18), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17186713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-Up of Elevated Blood Lead Levels and Sources in a Cohort of Children in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukrullah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Zoumenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (22), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17228689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining data from heterogeneous surveys for aggregate exposure Application to children exposure to lead in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Tressou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Crépet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 182, pp.109069. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2019.109069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in French dwellings An estimation of concentrations in the gas phase and particulate phase from settled dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.2742-2750. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weniuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation de contaminants anthropiques semi-volatils pour l’étude des risques. Le cas des retardateurs de flamme organophosphorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boury Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements intérieurs : vers une approche intégrée des risques et bénéfices pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4), pp.293-293. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxics (Pb, Cd) and trace elements (Zn, Cu, Mn) in women during pregnancy and at delivery, South Benin, 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Yovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Massougbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167, pp.198-206. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2018.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting, sale and consumption of bushmeat killed by lead-based ammunition in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shukrullah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Zoumenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Massougbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (6), pp.1140. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15061140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French infant total diet study Exposure to selected trace elements and associated health risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiema Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.625-633. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2018.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d’atelier de la section méthodologie d’évaluation des risques sanitaires de la SFSE sur les expositions par voie cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral bioaccessibility of semi-volatile organic compounds (SVOCs) in settled dust A review of measurement methods, data and influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 352, pp.215-227. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of environmental semi-volatile organic compounds via inhalation: A review of methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.202 - 213. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood lead levels and risk factors in young children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (4), pp.483-495. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of children's exposure to pyrethroid insecticides in western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Fravallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.76--82. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating exposures & cumulating risk for semivolatile organic compounds: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.649-659. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the gas-phase concentration of semi-volatile organic compounds from airborne particles: Application to a French nationwide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 576, pp.319--325. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative toxicity for indoor semi volatile organic compounds based on neuronal death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the air and dust of 30 French schools: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal absorption of semivolatile organic compounds from the gas phase: Sensitivity of exposure assessment by steady state modeling to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.106-113. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Environmental Interventions for the Prevention or Control of Allergic and Respiratory Diseases: What Really Works.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Frain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (1), pp.66-79. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor residential exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and dietary exposure of young children to inorganic trace elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Camille Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Claude Roudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01404061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of children to metals via tap water ingestion at home: Contamination and exposure data from a nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.500--507. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2016.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the particulate phase in dwellings: A nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.82-94. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood exposure to polybrominated diphenyl ethers and neurodevelopment at six years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the particle/gas partition coefficient: An application to predict indoor gas-phase concentrations of semi-volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 563–564, pp.506-512. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.04.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Blood Lead Levels in Infants and Mothers in Benin and Potential Sources of Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bodeau-Livinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (3), pp.316. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph13030316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of the particle/gas and dust/gas partition coefficients for seventy-two semi-volatile organic compounds in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.212--219. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des particularités physiologiques, toxicologiques et comportementales pré- et postnatales de l’enfant dans l’évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.550-554. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2016.0940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental determinants of different Blood Lead Levels in children: a quantile analysis from a nationwide survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.152-159. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening for Elevated Blood Lead Levels in Children: Assessment of Criteria and a Proposal for New Ones in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (12), pp.15366--15378. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph121214989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood lead exposure in the home. Plomb-Habitat (Home-Lead) project (2008-2014): principal results, impacts and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (1), pp.28-37. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2014.0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exposure-based framework for grouping pollutants for a cumulative risk assessment approach: case study of indoor semi-volatile organic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.20-8. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of semi-volatile organic compounds in settled dust: influence of storage temperature and duration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.125-135. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00866171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood lead levels and risk factors in young children in France, 2008-2009.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bidondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217 (4-5), pp.528-37. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2013.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3959-69. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source contributions of lead in residential floor dust and within-home variability of dust lead loading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 470-471, pp.768-79. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-residue method for the simultaneous analysis in indoor dust of several classes of semi-volatile organic compounds by pressurized liquid extraction and gas chromatography/tandem mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1336, pp.101-11. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de valeurs toxicologiques de référence adaptées à la prise en compte des mélanges en évaluation des risques sanitaires : méthodes existantes et applications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.203-221. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2014.0696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Yamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.442-449. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of different residential lead standards on children's blood lead levels in France: Predictions based on a national cross-sectional survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (6), pp.743-750. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00821999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfluthrin indoor air concentration and inhalation exposure during application of electric vaporizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60C, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French children's exposure to metals via ingestion of indoor dust, outdoor playground dust and soil: contamination data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.129-134. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2012.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead contamination in French children's homes and environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.58-65. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of semi-volatile organic compounds in indoor suspended particulate matter by thermal desorption coupled with gas chromatography/mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1254, pp.107-14. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et résultats attendus d’une évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ismert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2012.0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorations de la démarche d'évaluation des risques sanitaires : contribution de la section &amp;quot;Méthodologie d'évaluation des risques sanitaires&amp;quot; de la SFSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.142-146. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2011.0435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources of lead exposure in French children by lead isotope analysis: A cross-sectional study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-069X-10-75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00624817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic contamination of settled house dust, a review for exposure assessment purposes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (16), pp.6716-27. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es200925h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential digestion for measuring leachable and total lead in the same sample of dust or paint chips by ICP-MS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Health, Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (1), pp.63-9. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10934529.2011.526902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using and interpreting isotope data for source identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.302-12. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2010.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood lead exposure in France: benefit estimation and partial cost-benefit analysis of lead hazard control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hartemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-069X-10-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00668422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessible and quasi-total metals in soil and indoor dust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (5), pp.651-657. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du bruit de fond chimique environnemental dans les évaluations réglementaires françaises des risques sanitaires. Quelles pratiques ? Quelles recommandations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying sources of lead exposure for children, with lead concentrations and isotope ratios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (5), pp.253-60. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15459621003648281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health ranking of ingested semi-volatile organic compounds in house dust: an application to France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.458-72. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2010.00667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a toxicity reference value for nitrogen trichloride as a disinfection by-product.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (3), pp.357-64. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">House dust metal content and bioaccessibility: a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (5), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation mise en place à l'Afsset pour répondre aux saisines en santé environnementale : Exemple des recommandations émises pour la qualité de l'air dans les parcs de stationnement couverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lasfargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35-36, pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to inhaled THM: Comparison of continuous and event-specific exposure assessment for epidemiologic purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Thiriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (7), pp.1086-1089. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air dans les parcs de stationnement couverts : données disponibles, problématique et propositions de valeurs de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198-199, pp.149-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'air dans les parkings couverts: utilité de l'expertise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198-199, pp.125-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-92. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of several decision support tools for determining the need for systematic screening of childhood lead poisoning around industrial sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckl091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plomb et santé : importance de la spéciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp. 40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des années de vie perdues attribuables aux expositions chroniques à la pollution atmosphérique urbaine : le cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guillois-Becel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eilstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health impact assessment of PM10 exposure in the city of Caen, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (3-4), pp.359-64. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15287390600885039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of young children's overall lead exposure in France: integrated approach for various exposure media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Bemrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (7), pp.937-45. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des années de vie perdues attribuables aux expositions chroniques à la pollution atmosphérique urbaine: Le cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Guillois-Becel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Eilstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lefranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (3), pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and reduction of the uncertainty of the assessment of children's lead exposure around an old mine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (2), pp.150-8. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2005.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Decision tools for selecting industrial sites where a systematic blood lead screening should be implemented].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ledrans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fabres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (2), pp.117-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health benefits of compliance with current E.U. emissions standards for municipal waste incinerators: a health risk assessment with the CalTox multimedia exposure model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (5), pp.693-701. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ingestion rates in environmental exposure assessment: Delineation and reduction of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (4), pp.258-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de réductions de la pollution atmosphérique: quelle efficacité sanitaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elichegaray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 184, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sanitaire des expositions de courte durée à la pollution atmosphérique urbaine dans le nord-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (3), pp.157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sanitaire à court terme de la pollution atmosphérique urbaine dans le Nord-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (3), pp.157-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect de la réglementation actuelle permet-il une protection suffisante de la population infantile vis-à-vis du plomb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sanitaire des expositions de courte durée à la pollution atmosphérique urbaine dans le nord-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (3), pp.157-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque sanitaire lié aux expositions environnementales des populations à l'ammoniac atmosphérique en zone rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination d'une exposition environnementale à l'amiante dans le cadre d'une démarche d'évaluation des risques sanitaires à Andouillé, Mayenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boulmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35, pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term exposure assessment to drinking water trihalomethanes and nitrate in the French CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Young conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified method for oral bioaccessibility of metal(loid)s in soils and alternative to the Unified Barge Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Societies of Exposure Science (ISES) and Indoor Air Quality and Climate (ISIAQ), 18-22 August 2019, Kaunas (Lithuania)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simplifiée pour estimer la bioaccessibilité des polluants métalliques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres nationales de la Recherche sur les sites et sols pollués, Le Beffroi de Montrouge, 26-27 novembre 2019, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of chronic lead exposure in Beninese children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bodeau-Livinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadi S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoumenou R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Annual Conference of the International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology, Aug 2019, Utrecht, Netherlands. pp.33, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.EE9.0000605984.66187.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of four first tier methods to measure metal(loid) bioaccessibility in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pelfrêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Waterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Sahmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe, 29th Annual meeting, 26-30 May 2019, Helsinki (Finland)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOCs in Dust: Motivation and challenges for a cumulative approach to exposure & risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility of semi-volatile organic compounds (SVOCs) in settled dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Exposure Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to semi-volatile organic compounds (SVOCs) via dust ingestion: a review of influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate "Indoor Air 2016"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate, Jul 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement d'indicateurs de toxicité cumulative pour les composés organiques semi-volatils à l'intérieur des locaux : cas des mélanges reprotoxiques et neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale INRS "Le risque chimique : méthodes et techniques innovantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test non physiologique pour la mesure de la bioaccessibilité des métaux dans les sols, comparaison avec la méthode BARGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of cumulative toxicity indicators for indoor semi-volatile organic compounds: the case of reprotoxic and neurotoxic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical background in health risk assessments : how to deal with ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congress of the European Societies of Toxicology (EUROTOX 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Volatile Organic Compounds (SVOCs) in dust samples: what about the storage conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between blood lead levels of French children and environmental lead concentrations: Propositions of risk based environmental lead concentrations levels for policy making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Tertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise en évaluation des risques sanitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: measurements of endocrine disruptors in 30 French dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: a health risk ranking based on dust ingestion route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Contaminants, environnement et santé. Agence Nationale de Contrôle Sanitaire et Environnemental des Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des expositions :quelles stratégies pour quels objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech-Ineris " Evaluation des expositions de l'Homme via son environnement "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds in France: measurement methods in settled dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lead exposure sources by isotopic analyses in a sample of French children with moderated and high blood lead levels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lecoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE-ISES 2010 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECOS-Habitat : Expositions Cumulées aux composés Organiques Semi-volatils dans l'habitat : risques pour le développement de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques RSEIN / OQAI " les particules dans l'air intérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New development in TD/GC/MS for the analysis of semi-volatile organic compounds in indoor suspended particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Capillary Chromatography and 7th GCxGC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratios isotopiques du plomb sont ils utiles pour la prévention des expositions au plomb ? Volet analyses isotopiques du projet Plomb Habitat - déterminants des plombémies liés à l'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques de l'Anses "Exposition aux contaminants de l'environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECOS-Habitat : Développement métrologique pour la recherche de composés organiques semi-volatils (COSV) en environnent intérieur (gaz, particules en suspension et poussières déposées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques RSEIN / OQAI " les particules dans l'air intérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New development in GC/MS/MS for the analysis of semi-volatile organic compounds in settled house dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Capillary Chromatography and 7th GCxGC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évaluations d'impact sanitaire de la pollution atmosphérique urbaine. Gouverner l'incertitude : les apports des sciences sociales à la gouvernance des risques sanitaires environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence française de sécurité sanitaire de l'environnement et du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for measuring total and bioaccessible metal in wiped household dust and soil: Performance evaluation and test on real samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting stable isotopic data for source identification: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Oulhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationwide assessment of organic contamination of house dust: definition of a sampling strategy in an exposure assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittsburg conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évaluations d'impact sanitaire de la pollution atmosphérique urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'incertitude : colloque organisé par l'Afsset et le Réseau Risques et Société (R2S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for measuring total and bioaccessible metal in wiped household dust and soil : Performance evaluation and test on real samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Est Marne-la-Valle ́e University, Sep 2009, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des métaux par ICPMS dans les poussières domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectr'atom 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol of the national study of sources of exposure to lead in French dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Warwick Healthy Housing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation quantitative des risques sanitaires, pratiques et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau International Santé Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique urbaine et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Scientifique et Technique pour l'Eau et l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la consommation d'eau du robinet à l'exposition au plomb des enfants de 6 mois à 6 ans en France en 2004.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Environnement et Santé", Association des épidémiologistes de langue française (Adelf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposures to lead via dust ingestion of French children: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Arcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th annual conference of International Society for Exposure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Tucson Az, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health benefits of compliance with current E.U. emissions standards for a municipal waste incinerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th conference of International Society for Exposure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic assessment of lead exposure around a mining area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society of exposure analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health impact assessment of PM10 exposure in the city of Caen, France: Is eliminating pollution peaks enough ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies for Clean Air and Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current lead exposure of French infants and toddlers may put them at risk of impaired neurobehavioural and cognitive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Savy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society of exposure analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A training course in health impact assessment of air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cassadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Airnet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 annual joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphate flame retardants: a review of indoor contamination and human exposure in Europe, and human health effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goupil-Sormany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Debia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1050 p., 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire d’épidémiologie. 50 notions pour comprendre la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 48p., 2021, 9782810909537. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.berti.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnisme. Quelles stratégies de dépistage chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions INSERM, 316 p., 2008, Expertise Opérationnelle, 978-2-85598-865-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnisme : quelles stratégies de dépistage chez l'enfant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cottrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de la santé et de la recherche médicale, 316 p., 2008, Expertise opérationnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3.2. Qualité des environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvignon Marius Kêdoté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.575-596, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-399, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04157942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18. Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-497, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04157982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support for systematic screening for childhood lead poisoning around industrial sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helmut D.Kronberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp. 91-109, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des risques de la pollution de l'air pour la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Charpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'air et la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp. 283-95, 2004, 2-257-15279-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert-Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laborde-Casterot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0052, Anses. 2024, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fractions granulométriques utilisées pour l’évaluation des expositions par inhalation d’aérosols - Pertinence et comparaison des fractions environnementales - PM10 , PM2,5 - et professionnelles - inhalable, thoracique, alvéolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gensdarmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0076, Anses. 2023, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of microsensors to monitor the quality of indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Request No 2018-SA-0271, Anses. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air ambiant des enceintes ferroviaires souterraines (EFS). État des connaissances sur la toxicité des particules et sur les effets sanitaires associés à la pollution de l’air des EFS. Recommandation de concentrations en particules dans l’air des EFS à ne pas dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Baeza-Squiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadif Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0148, Anses. 2022, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04019956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04515215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Coftier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANSES: Glorennec, Philippe Chaigneau, Thomas Coftier, Aline Delannoy, Matthieu Esteve, Williams Herrera, Horacio Le-Bot, Barbara Noack, Yves Pelfrêne, Aurélie Nadif, Rachel Paris, Christophe Achard, Sophie Aschan-Leygonie, Christina Bemer, Denis Bex, Valérie Bonvallot, Nathalie Caillaud, Denis Dewitte, Jean-Dominique Durif, Marc Frealle, Émilie Goupil, Ghislaine Guillemot, Marianne Jacquemin, Bénédicte Joubert, Olivier Luce, Danièle Mandin, Corinne Mercier, Fabien Monteil, Christelle Oppliger, Anne Pernot, Pierre Raherison, Chantal Perouel, Guillaume Keirsbulck, Marion Elreedy, Salma Pittman, Adrienne Saddoki, Sophia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnisme : quelles stratégies de dépistage chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cheymol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cottrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, 316 p., tableaux, figures et graphiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact sanitaire de la pollution atmosphérique urbaine : Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de veille sanitaire. 1999, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque sanitaire lié aux expositions environnementales à l'ammoniac atmosphérique en zone rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule Inter-Régionale d'Epidémiologie Ouest, Institut National de Veille Sanitaire, INRA Bioclimatologie Grignon et Agronomie Rennes. 1999, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId609"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A915C5A"/>
+    <w:nsid w:val="A02C323E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-glorennec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4450-0878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035776838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1648-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05469614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakh Seid Aboubakar Manazyle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181408" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04923537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Donat-Vargas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sewon Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109853" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2025.10.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zoumenou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2025.106255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chupeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5021029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747707v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04735458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Giroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100538" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119557" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04267748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03923230v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130654" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04010429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03751907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chupeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouxe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107435" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03319797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perouel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2021.1569" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Shendell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat E. Rasmussen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waeber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egeghy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12722" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03252955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18105420" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109069" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02890342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angeli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111519" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouyrigat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goull&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.06.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186713" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02550600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfrene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sahmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138553" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desqueyroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1392" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17228689" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1333" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.398" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Niang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1309" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiema Traore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.07.062" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QT2B0D2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1153" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Maman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061140" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780220v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.03.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paulus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.07.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fravallo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.04.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635759v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.06.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.074" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etchevers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoffre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.07.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.875" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294825v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0940" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.03.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lacroix" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2016.06.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01404061v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Camille Mercat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2016.10.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gilles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286255v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.03.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.106" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030316" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etchevers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Tertre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.10.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118600v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0751" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239804v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph121214989" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118601v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0696" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982315v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.01.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866171v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N66N9TV8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01009847v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2013.10.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4N3VTMT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01017419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.028" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994493v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saramito" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.02.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1NC9X1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821999v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2013.02.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T51KCM0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875320v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vesin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732138v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2012.04.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MN2F2G7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732136v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2012.04.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732133v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FGQDLCN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ismert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Karg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0541" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687396v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200925h" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00624817v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Poupon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-10-75" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963325v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Maurau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0435" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657880v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arcelin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2011.526902" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687383v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.10.015" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BSV8VKD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668422v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hartemann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-10-44" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ibanez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657865v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2052" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963263v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiori" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0395" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657835v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459621003648281" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657808v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2010.00667.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZV3PWF4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657798v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.10.008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF3N149-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672514v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pernelet-Joly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lasfargues" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464432v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiriat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paulus" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.06.006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672429v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernelet-Joly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alary" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335611v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonvallot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2008.00529.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LC8S2V4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672363v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672324v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686542v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monroux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390600885039" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686617v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillois-Becel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eilstein" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686553v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Robin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.05.004" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGNDHQK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687469v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686549v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckl091" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865837v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois-Becel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eilstein" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lefranc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686513v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledrans" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabres" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686494v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2005.03.007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF6L6PJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686468v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686481v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.12.004" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJQV0MXK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687432v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elichegaray" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866394v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nourry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686462v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nourry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686460v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865051v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorennec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nourry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687415v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauvaget" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Goaster" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687424v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tessier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boulmier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692030v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248047v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544215v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi S" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumenou R" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand S" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605984.66187.16" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248020v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248025v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690117v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294836v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690138v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852924v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baumont" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862489v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121554v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970999v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687492v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688200v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688062v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688202v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687485v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688068v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688079v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687494v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688001v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688040v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688054v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688048v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687483v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688059v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672530v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687997v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilles" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672890v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687982v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687972v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672523v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687481v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970368v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688204v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poupon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687477v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687925v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saramito" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688206v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687929v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687923v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687920v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687947v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687916v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687918v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demillac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassadou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291883v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevrier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04143438v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goupil-Sormany" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686439v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheymol" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottrelle" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672962v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cheymol" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157942v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-361.htm?contenu=article" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0361" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157982v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Corso" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-477.htm?contenu=article" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0477" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412042v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonvignon Marius K&#234;dot&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-575.htm?contenu=article" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0575" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673000v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686433v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019956v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif Rachel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Christophe" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543738v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570648v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cottrelle" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040714v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929244v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouan" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sauvaget" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-glorennec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4450-0878" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035776838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1648-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05566850v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;ger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2025.100148" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05469614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakh Seid Aboubakar Manazyle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181408" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2025.10.021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04923537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343594" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Donat-Vargas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sewon Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109853" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.129135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond van Huizen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Zoumenou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2025.106255" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chupeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5021029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100538" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04735458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Giroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134277" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04267748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03923230v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130654" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04010429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03751907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chupeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouxe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davies" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombess" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111629" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03319797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perouel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2021.1569" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek G. Shendell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat E. Rasmussen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waeber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Egeghy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12722" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03252955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18105420" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desqueyroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1392" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02890342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vanacker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Angeli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111519" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouyrigat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goull&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.06.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02550600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfrene" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sahmer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138553" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186713" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17228689" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tressou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.109069" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.398" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Niang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1309" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303540v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1333" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yovo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Massougbodji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.06.054" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWPL8FT8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Maman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061140" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863273v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiema Traore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.07.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QT2B0D2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1153" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780220v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.03.035" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etchevers" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lucas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecoffre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2017.07.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Serrano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fravallo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.04.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.06.022" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.074" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.875" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01477202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paulus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.07.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01404061v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Camille Mercat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2016.10.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390976v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lacroix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2016.06.009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304354v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gilles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286255v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.03.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.106" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296778v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030316" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.03.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0940" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099719v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etchevers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Tertre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.10.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239804v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecoffre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph121214989" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118600v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0751" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982315v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.01.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866171v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12066" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N66N9TV8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01009847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bidondo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2013.10.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4N3VTMT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01017419v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bellanger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00994493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saramito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.02.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1NC9X1F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118601v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0696" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821999v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2013.02.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T51KCM0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875320v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vesin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732136v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2012.04.010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732138v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2012.04.005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MN2F2G7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732133v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.07.025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FGQDLCN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118597v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ismert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Karg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0541" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963325v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Maurau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0435" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00624817v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Poupon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-10-75" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687396v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200925h" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657880v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Arcelin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2011.526902" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687383v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.10.015" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BSV8VKD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668422v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pichery" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hartemann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-10-44" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657865v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2052" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiori" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0395" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657835v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyr" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459621003648281" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657808v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2010.00667.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZV3PWF4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657798v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.10.008" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF3N149-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657845v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ibanez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672514v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pernelet-Joly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lasfargues" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464432v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiriat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paulus" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2009.06.006" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672429v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernelet-Joly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alary" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672363v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335611v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonvallot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2008.00529.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LC8S2V4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672324v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686549v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckl091" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687469v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686617v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guillois-Becel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eilstein" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686542v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monroux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390600885039" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686553v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Robin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.05.004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGNDHQK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guillois-Becel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eilstein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lefranc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686494v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2005.03.007" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF6L6PJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686513v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledrans" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686481v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.12.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJQV0MXK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687432v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elichegaray" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866394v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nourry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686462v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nourry" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686460v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865051v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorennec" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nourry" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687415v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauvaget" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Goaster" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687424v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tessier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boulmier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692030v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248020v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248047v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544215v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadi S" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumenou R" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand S" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.EE9.0000605984.66187.16" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248025v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294836v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690138v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01690117v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852924v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baumont" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862489v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121554v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970999v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688062v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688202v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687485v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688068v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688079v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687494v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687492v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688200v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688048v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688054v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688040v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687483v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688059v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688001v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687481v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687997v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gilles" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687982v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687972v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672523v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672890v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672530v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688204v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briand" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poupon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ginot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970368v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687477v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688206v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687929v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687925v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saramito" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687923v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687920v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687947v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687916v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687918v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demillac" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cassadou" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medina" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291883v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevrier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04143438v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goupil-Sormany" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Debia" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686439v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheymol" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cottrelle" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672962v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cheymol" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412042v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonvignon Marius K&#234;dot&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-575.htm?contenu=article" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0575" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157942v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-361.htm?contenu=article" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0361" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157982v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Corso" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-477.htm?contenu=article" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0477" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673000v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686433v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543738v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019956v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif Rachel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Christophe" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570648v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cottrelle" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040714v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929244v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jouan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sauvaget" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>