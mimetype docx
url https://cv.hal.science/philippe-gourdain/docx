--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -825,307 +825,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment cartographier l'occupation du sol en vue de modéliser les réseaux écologiques ? Méthodologie générale et cas d'étude en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Asara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Articles hors-série 2020, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04172514v1</w:t>
+                <w:t xml:space="preserve">mnhn-04171816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment cartographier l'occupation du sol en vue de modéliser les réseaux écologiques ? Méthodologie générale et cas d'étude en Ile-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thierry</w:t>
+                <w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Frédéric Asara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Articles hors-série 2020, pp.2-8</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04171816v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04172514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le golf : activité sportive contre-nature ou opportunité écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1733,211 +1733,211 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire général de la biodiversité - Sainte-Foy-Tarentaise - Bilan 2021-2025</w:t>
+                <w:t xml:space="preserve">Projet Sainte-Foy-Tarentaise - Rapport d’étape 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat. 2025</w:t>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526441v1</w:t>
+                <w:t xml:space="preserve">mnhn-05397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Sainte-Foy-Tarentaise - Rapport d’étape 2025</w:t>
+                <w:t xml:space="preserve">Inventaire général de la biodiversité - Sainte-Foy-Tarentaise - Bilan 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t>
+              <w:t xml:space="preserve">Patrinat. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05397978v1</w:t>
+                <w:t xml:space="preserve">hal-05526441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat scientifique FFGolf / MNHN. Bilan d'activité 2016-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina King-Gillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2011,51 +2011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten year progress report 2011-2022. Scientific partnership FEGVE/MNHN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) du Golf de Vidauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2241,2113 +2241,2113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04136662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de Qualité Écologique (IQE) du Golf de Vidauban - 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Sainte-Foy-Tarentaise - Volet expertise - Implication de Patrinat en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 110 p. + 35 p. d'annexes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129747v1</w:t>
+                <w:t xml:space="preserve">mnhn-04135911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Sainte-Foy-Tarentaise - Volet expertise - Implication de Patrinat en 2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité du Camp de Canjuers (Var). Retour sur les échanges lors de la visite du 01/12/2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 25 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04135911v1</w:t>
+                <w:t xml:space="preserve">mnhn-04133134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité du Camp de Canjuers (Var). Retour sur les échanges lors de la visite du 01/12/2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice de Qualité Écologique (IQE) du Golf de Vidauban - 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 37 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 110 p. + 35 p. d'annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04133134v1</w:t>
+                <w:t xml:space="preserve">hal-04129747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode PERSICAIRE : Pression Etat Réponse des Sites en Contexte Anthropisé : Inventaire Rapide et Evaluation (PERSICAIRE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan d'activité 2011-2022. Partenariat scientifique FEGVE/MNHN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04136540v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan d'activité 2011-2022. Partenariat scientifique FEGVE/MNHN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Outils d'Évaluation de la biodiversité en contexte d'Infrastructures Linéaires (OEIL) - Phase amont des projets - Contexte et approches expérimentales méthodologiques et techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Witté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04143536v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04135986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d'Évaluation de la biodiversité en contexte d'Infrastructures Linéaires (OEIL) - Phase amont des projets - Contexte et approches expérimentales méthodologiques et techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Laignel</w:t>
+                <w:t xml:space="preserve">La méthode PERSICAIRE : Pression Etat Réponse des Sites en Contexte Anthropisé : Inventaire Rapide et Evaluation (PERSICAIRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Bossu</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04135986v1</w:t>
+                <w:t xml:space="preserve">mnhn-04136540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité de la DGA TT de Bourges (Cher) - Compte rendu de la visite du 25/08/2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Garcin</w:t>
+                <w:t xml:space="preserve">L'indice de Qualité Ecologique (IQE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 53 p</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04169355v1</w:t>
+                <w:t xml:space="preserve">mnhn-04170638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice de Qualité Ecologique (IQE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Fournier</w:t>
+                <w:t xml:space="preserve">Biodiversité de la DGA TT de Bourges (Cher) - Compte rendu de la visite du 25/08/2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Etheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04170638v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04169355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento structures naturalistes</w:t>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de Golf (FFGolf). 2021, 11 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04164605v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento clubs</w:t>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 24 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04164611v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Bronze</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note d'expertise post-incendie. Plaine des Maures – août 2021. Effets sur la biodiversité et préconisations concernant le Domaine de Bouis. Compte-rendu de la visite du 30 septembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 25 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04164573v1</w:t>
+                <w:t xml:space="preserve">mnhn-04170461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité du Centre National des Sports de la Défense (CNSD) Fontainebleau - Compte-rendu des visites du 02/07 et du 11/08/2020</w:t>
+                <w:t xml:space="preserve">Biodiversité de la Base Aérienne 126 - Solenzara. Compte-rendu de la visite du 29/03/2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 32 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04169392v1</w:t>
+                <w:t xml:space="preserve">mnhn-04170455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d'expertise post-incendie. Plaine des Maures – août 2021. Effets sur la biodiversité et préconisations concernant le Domaine de Bouis. Compte-rendu de la visite du 30 septembre 2021</w:t>
+                <w:t xml:space="preserve">Biodiversité du Centre National des Sports de la Défense (CNSD) Fontainebleau - Compte-rendu des visites du 02/07 et du 11/08/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perret-Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 36 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04170461v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04169392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité de la Base Aérienne 126 - Solenzara. Compte-rendu de la visite du 29/03/2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento structures naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 46 p</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de Golf (FFGolf). 2021, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04170455v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise relative à un projet d'installation de centrale photovoltaïque sur la base aérienne de Creil (60)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 18 p</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04169370v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Argent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise relative à un projet d'installation de centrale photovoltaïque sur la base aérienne de Creil (60)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 30 p</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04164589v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04169370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) Indice de Potentialité Ecologique (IPE) Guide méthodologique - Version 2.0 Avril 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateur de Qualité Écologique (IQE) du Golf National 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.118</w:t>
+              <w:t xml:space="preserve">UMS Patrimoine naturel; OFB; CNRS; Muséum national d'Histoire naturelle. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04246702v1</w:t>
+                <w:t xml:space="preserve">hal-04032851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de qualité écologique (IQE) - Indice de potentialité écologique (IPE) - Guide méthodologique - Version 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité du camp militaire de Mailly (Aube). Compte-rendu de la visite du 01/07/2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katia Hérard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 118 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04166284v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de Qualité Écologique (IQE) du Golf National 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Indice de qualité écologique (IQE) - Indice de potentialité écologique (IPE) - Guide méthodologique - Version 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy Fournier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMS Patrimoine naturel; OFB; CNRS; Muséum national d'Histoire naturelle. 2020</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032851v1</w:t>
+                <w:t xml:space="preserve">mnhn-04166284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité du camp militaire de Mailly (Aube). Compte-rendu de la visite du 01/07/2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) Indice de Potentialité Ecologique (IPE) Guide méthodologique - Version 2.0 Avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thierry</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 44 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254703v1</w:t>
+                <w:t xml:space="preserve">mnhn-04246702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 2e séminaire « Golf et Biodiversité » – Vidauban (France, Var). 10-12 avril 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4391,51 +4391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des premiers résultats des tests de semis en espèces végétales locales en faveur de la biodiversité et d’une gestion plus durable des roughs et des bunkers. Golf de Vidauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4492,77 +4492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité du camp militaire des Garrigues - Nîmes (Gard). Compte-rendu de la visite du 07/07/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4593,51 +4593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de cadrage pour la réalisation de placettes tests pour la végétalisation de roughs en végétaux d'origine locale sur le golf de Vidauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4707,51 +4707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4799,51 +4799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique du secteur en réaménagement de la carrière de Lanvrian-Kergantic (Kaolins de Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4874,51 +4874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise écologique sur la restauration d'un réseau de landes dans le Bois du Roi (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,64 +4988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5063,51 +5063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations écologiques dans le cadre du pâturage asin mis en place sur le parcours du Golf de Vidauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5177,51 +5177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fournil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5334,330 +5334,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04287642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Bronze</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Charrier</w:t>
+                <w:t xml:space="preserve">Évaluation de la biodiversité des sites de la Fédération française de golf : Indicateur de Qualité Écologique du Golf National, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 22 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282369v1</w:t>
+                <w:t xml:space="preserve">hal-04052885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la biodiversité des sites de la Fédération française de golf : Indicateur de Qualité Écologique du Golf National, 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Campagne d'inventaires et de suivis naturalistes - Golf de Vidauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052885v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne d'inventaires et de suivis naturalistes - Golf de Vidauban</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Poncet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282581v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mode d'emploi pour les structures golfiques – Niveau Argent</w:t>
               </w:r>
@@ -5682,51 +5682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5783,51 +5783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fédération française de golf (FFGolf). 2017, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6064,51 +6064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la biodiversité des sites du MNHN : Indicateur de Qualité Ecologique du Jardin des Plantes et de l’Ïlot Buffon-Poliveau,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,51 +6345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission particulière du débat public pour le projet Horizéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Bordeaux, France. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6453,51 +6453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6879,51 +6879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biodiversity Program for Golf Courses. 1st Seminary Acts &amp;quot;Golf and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7032,51 +7032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Savoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests de semis en végétaux d'origine locale dans les roughs du Golf de Vidauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7261,51 +7261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lasfargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7382,51 +7382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7520,51 +7520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7775,51 +7775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05018659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoeuilhe Aur&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04213980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Herard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.11.e103280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesieur-Maquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2019a8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05397978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laignel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143536v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bossu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Etheimer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164605v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perret-Blois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282369v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Languille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cohen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bloch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bobe-Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04146122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lorinquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Moulins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Savoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasfargue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107474" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05018659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoeuilhe Aur&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04213980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Herard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.11.e103280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesieur-Maquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2019a8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05397978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laignel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bossu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Etheimer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perret-Blois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Languille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cohen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bloch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bobe-Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04146122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lorinquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Moulins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Savoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasfargue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107474" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>