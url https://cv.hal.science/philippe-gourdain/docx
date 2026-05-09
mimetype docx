--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -208,346 +208,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05018659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existing evidence on the effects of photovoltaic panels on biodiversity: a systematic map with critical appraisal of study validity</w:t>
+                <w:t xml:space="preserve">All taxa biodiversity inventory of the Bois de Bouis estate (Var, France): a 10-year public-private partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Lafitte</w:t>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sordello</w:t>
+                <w:t xml:space="preserve">Louise Percevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Marx</w:t>
+                <w:t xml:space="preserve">Katia Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13750-023-00318-x⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e103280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.11.e103280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296312v1</w:t>
+                <w:t xml:space="preserve">mnhn-04213980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All taxa biodiversity inventory of the Bois de Bouis estate (Var, France): a 10-year public-private partnership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existing evidence on the effects of photovoltaic panels on biodiversity: a systematic map with critical appraisal of study validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Percevault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Herard</w:t>
+                <w:t xml:space="preserve">Geoffroy Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e103280. </w:t>
+              <w:t xml:space="preserve">Environmental Evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.11.e103280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13750-023-00318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04213980v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What evidence exists regarding the effects of photovoltaic panels on biodiversity? A critical systematic map protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Crespin de Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -825,320 +825,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment cartographier l'occupation du sol en vue de modéliser les réseaux écologiques ? Méthodologie générale et cas d'étude en Ile-de-France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thierry</w:t>
+                <w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Asara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Articles hors-série 2020, pp.2-8</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04171816v1</w:t>
+                <w:t xml:space="preserve">mnhn-04172514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la biodiversité de la forêt domaniale de la Commanderie (77) Juin 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment cartographier l'occupation du sol en vue de modéliser les réseaux écologiques ? Méthodologie générale et cas d'étude en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesieur-Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Asara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association des Naturalistes de la Vallée du Loing et du Massif de Fontainebleau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 93 (1-2), pp.5-65</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Articles hors-série 2020, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04172514v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04171816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le golf : activité sportive contre-nature ou opportunité écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (2), pp.105-119</w:t>
@@ -1733,237 +1733,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Sainte-Foy-Tarentaise - Rapport d’étape 2025</w:t>
+                <w:t xml:space="preserve">Inventaire général de la biodiversité - Sainte-Foy-Tarentaise - Bilan 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t>
+              <w:t xml:space="preserve">Patrinat. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05397978v1</w:t>
+                <w:t xml:space="preserve">hal-05526441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire général de la biodiversité - Sainte-Foy-Tarentaise - Bilan 2021-2025</w:t>
+                <w:t xml:space="preserve">Projet Sainte-Foy-Tarentaise - Rapport d’étape 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrinat. 2025</w:t>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526441v1</w:t>
+                <w:t xml:space="preserve">mnhn-05397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat scientifique FFGolf / MNHN. Bilan d'activité 2016-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina King-Gillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,2362 +2005,2362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten year progress report 2011-2022. Scientific partnership FEGVE/MNHN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia Hérard</w:t>
+                <w:t xml:space="preserve">Projet Sainte-Foy-Tarentaise - Volet expertise - Implication de Patrinat en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04143461v1</w:t>
+                <w:t xml:space="preserve">mnhn-04135911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) du Golf de Vidauban</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité du Camp de Canjuers (Var). Retour sur les échanges lors de la visite du 01/12/2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04136662v1</w:t>
+                <w:t xml:space="preserve">mnhn-04133134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Sainte-Foy-Tarentaise - Volet expertise - Implication de Patrinat en 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice de Qualité Écologique (IQE) du Golf de Vidauban - 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 25 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 110 p. + 35 p. d'annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04135911v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité du Camp de Canjuers (Var). Retour sur les échanges lors de la visite du 01/12/2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) du Golf de Vidauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 37 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04133134v1</w:t>
+                <w:t xml:space="preserve">mnhn-04136662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de Qualité Écologique (IQE) du Golf de Vidauban - 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">La méthode PERSICAIRE : Pression Etat Réponse des Sites en Contexte Anthropisé : Inventaire Rapide et Evaluation (PERSICAIRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri Michaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 110 p. + 35 p. d'annexes</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129747v1</w:t>
+                <w:t xml:space="preserve">mnhn-04136540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d'activité 2011-2022. Partenariat scientifique FEGVE/MNHN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d'Évaluation de la biodiversité en contexte d'Infrastructures Linéaires (OEIL) - Phase amont des projets - Contexte et approches expérimentales méthodologiques et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Witté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04135986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode PERSICAIRE : Pression Etat Réponse des Sites en Contexte Anthropisé : Inventaire Rapide et Evaluation (PERSICAIRE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ten year progress report 2011-2022. Scientific partnership FEGVE/MNHN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2022, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Garcin</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04136540v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice de Qualité Ecologique (IQE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Fournier</w:t>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento structures naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de Golf (FFGolf). 2021, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04170638v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité de la DGA TT de Bourges (Cher) - Compte rendu de la visite du 25/08/2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note d'expertise post-incendie. Plaine des Maures – août 2021. Effets sur la biodiversité et préconisations concernant le Domaine de Bouis. Compte-rendu de la visite du 30 septembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 36 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Etheimer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04169355v1</w:t>
+                <w:t xml:space="preserve">mnhn-04170461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento clubs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité de la Base Aérienne 126 - Solenzara. Compte-rendu de la visite du 29/03/2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 24 p</w:t>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04164611v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04170455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Bronze</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité du Centre National des Sports de la Défense (CNSD) Fontainebleau - Compte-rendu des visites du 02/07 et du 11/08/2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Lambert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Marion Perret-Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 25 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04164573v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04169392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d'expertise post-incendie. Plaine des Maures – août 2021. Effets sur la biodiversité et préconisations concernant le Domaine de Bouis. Compte-rendu de la visite du 30 septembre 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento clubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 36 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04170461v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité de la Base Aérienne 126 - Solenzara. Compte-rendu de la visite du 29/03/2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 46 p</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04170455v1</w:t>
+                <w:t xml:space="preserve">mnhn-04164573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité du Centre National des Sports de la Défense (CNSD) Fontainebleau - Compte-rendu des visites du 02/07 et du 11/08/2020</w:t>
+                <w:t xml:space="preserve">Expertise relative à un projet d'installation de centrale photovoltaïque sur la base aérienne de Creil (60)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Perret-Blois</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 32 p</w:t>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04169392v1</w:t>
+                <w:t xml:space="preserve">mnhn-04169370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mémento structures naturalistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de Golf (FFGolf). 2021, 11 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04164605v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04164589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Guide technique structures naturalistes - Niveau Argent</w:t>
+                <w:t xml:space="preserve">Biodiversité de la DGA TT de Bourges (Cher) - Compte rendu de la visite du 25/08/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Lambert</w:t>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Fédération française de golf (FFGolf). 2021, 30 p</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Etheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04164589v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04169355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise relative à un projet d'installation de centrale photovoltaïque sur la base aérienne de Creil (60)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'indice de Qualité Ecologique (IQE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Padilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04169370v1</w:t>
+                <w:t xml:space="preserve">mnhn-04170638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de Qualité Écologique (IQE) du Golf National 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+                <w:t xml:space="preserve">Indice de qualité écologique (IQE) - Indice de potentialité écologique (IPE) - Guide méthodologique - Version 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy Fournier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMS Patrimoine naturel; OFB; CNRS; Muséum national d'Histoire naturelle. 2020</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032851v1</w:t>
+                <w:t xml:space="preserve">mnhn-04166284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité du camp militaire de Mailly (Aube). Compte-rendu de la visite du 01/07/2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) Indice de Potentialité Ecologique (IPE) Guide méthodologique - Version 2.0 Avril 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Cima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thierry</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 44 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254703v1</w:t>
+                <w:t xml:space="preserve">mnhn-04246702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de qualité écologique (IQE) - Indice de potentialité écologique (IPE) - Guide méthodologique - Version 2.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversité du camp militaire de Mailly (Aube). Compte-rendu de la visite du 01/07/2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katia Hérard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 118 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04166284v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice de Qualité Ecologique (IQE) Indice de Potentialité Ecologique (IPE) Guide méthodologique - Version 2.0 Avril 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateur de Qualité Écologique (IQE) du Golf National 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.118</w:t>
+              <w:t xml:space="preserve">UMS Patrimoine naturel; OFB; CNRS; Muséum national d'Histoire naturelle. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04246702v1</w:t>
+                <w:t xml:space="preserve">hal-04032851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 2e séminaire « Golf et Biodiversité » – Vidauban (France, Var). 10-12 avril 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4391,77 +4391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des premiers résultats des tests de semis en espèces végétales locales en faveur de la biodiversité et d’une gestion plus durable des roughs et des bunkers. Golf de Vidauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4492,77 +4492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité du camp militaire des Garrigues - Nîmes (Gard). Compte-rendu de la visite du 07/07/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4574,351 +4574,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de cadrage pour la réalisation de placettes tests pour la végétalisation de roughs en végétaux d'origine locale sur le golf de Vidauban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expertise géologique sur le Domaine du Bois de Bouis - Vidauban (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Egoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN); CR2P; Fondation d'Entreprise du Golf de Vidauban pour l'environnement. 2019, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04264639v1</w:t>
+                <w:t xml:space="preserve">mnhn-04260443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise géologique sur le Domaine du Bois de Bouis - Vidauban (Var, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic écologique du secteur en réaménagement de la carrière de Lanvrian-Kergantic (Kaolins de Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 55 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Auberger</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04260443v1</w:t>
+                <w:t xml:space="preserve">mnhn-04255979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique du secteur en réaménagement de la carrière de Lanvrian-Kergantic (Kaolins de Bretagne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Note de cadrage pour la réalisation de placettes tests pour la végétalisation de roughs en végétaux d'origine locale sur le golf de Vidauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 55 p</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (AFB-CNRS-MNHN). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04255979v1</w:t>
+                <w:t xml:space="preserve">mnhn-04264639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise écologique sur la restauration d'un réseau de landes dans le Bois du Roi (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,64 +4988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5057,1058 +5057,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations écologiques dans le cadre du pâturage asin mis en place sur le parcours du Golf de Vidauban</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 8 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282566v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mode d'emploi pour les structures golfiques – Niveau Bronze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Campagne d'inventaires et de suivis naturalistes - Golf de Vidauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.15</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282394v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Petit Peuple des Maures nous livre ses secrets. Inventaires biodiversité tentes Malaise menés sur le Domaine du Bois de Bouis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Ramage</w:t>
+                <w:t xml:space="preserve">Évaluation de la biodiversité des sites de la Fédération française de golf : Indicateur de Qualité Écologique du Golf National, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 18 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04287642v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la biodiversité des sites de la Fédération française de golf : Indicateur de Qualité Écologique du Golf National, 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mode d'emploi pour les structures golfiques – Niveau Argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052885v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04282387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne d'inventaires et de suivis naturalistes - Golf de Vidauban</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Noël</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282581v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Bronze</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plan de gestion de la biodiversité du golf de Vidauban et du Bois de Bouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 22 p</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282369v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04282295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mode d'emploi pour les structures golfiques – Niveau Argent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Guide de gestion environnementale des espaces golfiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.17</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération française de golf (FFGolf). 2017, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282387v1</w:t>
+                <w:t xml:space="preserve">mnhn-04287225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Document de cadrage technique pour les structures naturalistes - Niveau Argent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Charrier</w:t>
+                <w:t xml:space="preserve">Le Petit Peuple des Maures nous livre ses secrets. Inventaires biodiversité tentes Malaise menés sur le Domaine du Bois de Bouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ramage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 22 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fournil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282359v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04287642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de gestion environnementale des espaces golfiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme Golf pour la Biodiversité. Mode d'emploi pour les structures golfiques – Niveau Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Fédération française de golf (FFGolf). 2017, 116 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04287225v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04282394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de la biodiversité du golf de Vidauban et du Bois de Bouis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations écologiques dans le cadre du pâturage asin mis en place sur le parcours du Golf de Vidauban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Roux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04282295v1</w:t>
+                <w:t xml:space="preserve">mnhn-04282566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la biodiversité des sites du MNHN : Indicateur de Qualité Ecologique du Jardin des Plantes et de l’Ïlot Buffon-Poliveau,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,51 +6345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission particulière du débat public pour le projet Horizéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Bordeaux, France. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6427,90 +6427,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de couverts herbacés à partir de semences d'origine locale dans des contextes anthropisés - Application sur un parcours de golf et une installation de stockage de déchets : contraintes et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REVER, Jun 2021, Gap, France</w:t>
@@ -6539,51 +6539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the appropriation of a scientific tool by operators advantage biodiversity enhancement? The Ecological Quality Index approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lorinquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,64 +6879,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Biodiversity Program for Golf Courses. 1st Seminary Acts &amp;quot;Golf and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7006,77 +7006,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une boîte à Outils d'Evaluation de la biodiversité en contexte d'Infrastructures Linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Witté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Savoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,64 +7140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests de semis en végétaux d'origine locale dans les roughs du Golf de Vidauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque REVER 10 "Restaurer ou Reconquérir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7222,90 +7222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biodiversity program for golf courses - A national study program to improve the knowledge about biodiversity, its conservation, fostering its establishement on French golf courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lasfargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7369,77 +7369,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche multi-scalaire des réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7520,51 +7520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Javaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7775,51 +7775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05018659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoeuilhe Aur&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04213980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Herard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.11.e103280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesieur-Maquin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2019a8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05397978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laignel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135911v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129747v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bossu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Etheimer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164573v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perret-Blois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164605v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254703v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166284v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Languille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cohen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bloch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bobe-Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04146122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lorinquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Moulins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Savoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasfargue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107474" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05018659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacoeuilhe Aur&#233;lie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04213980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Herard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.11.e103280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thierry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00318-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Crespin de Billy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00291-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04172514v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Asara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesieur-Maquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2019a8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Coly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marmet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05397978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina King-Gillies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia H&#233;rard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laignel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Michaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bossu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Audebert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perret-Blois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Cima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164611v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04164589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Etheimer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04246702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282359v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Languille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ramage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Javaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cohen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larivi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bloch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bobe-Leloup" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04146122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lorinquer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169956v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Moulins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Savoy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04287412v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lasfargue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/conference/eccb2018/107474" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>