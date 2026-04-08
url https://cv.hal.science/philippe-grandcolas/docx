--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -264,243 +264,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic analyses of Blattodea combining traditional methods, incremental tree-building, and quality-aware support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La santé humaine pâtit d’une vision simpliste de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Evangelista</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 467, pp.16-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04697031v1</w:t>
+                <w:t xml:space="preserve">hal-04742356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé humaine pâtit d’une vision simpliste de la biodiversité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phylogenomic analyses of Blattodea combining traditional methods, incremental tree-building, and quality-aware support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dvorah Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kotyková Varadínová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kotyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.108177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2024.108177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742356v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04697031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
               </w:r>
@@ -614,338 +614,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
+                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.737367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03790190v1</w:t>
+                <w:t xml:space="preserve">insu-03681246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
+                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.737367. </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, 2 (608–629), pp.zlac064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03681246v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusocial Transition in Blattodea: Transposable Elements and Shifts of Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin-Markus Zelosko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,429 +1154,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fossil discoveries illustrate the diversity of past terrestrial ecosystems in New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déclin silencieux des insectes des prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Prairies, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347342v1</w:t>
+                <w:t xml:space="preserve">hal-03457455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">L'avenir des insectes est entre nos mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.36-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03188488v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclin silencieux des insectes des prairies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliefs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.592-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457455v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03188488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir des insectes est entre nos mains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New fossil discoveries illustrate the diversity of past terrestrial ecosystems in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Leslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.18388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97938-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379773v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High evolutionary and functional distinctiveness of endemic monocots in world islands</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,455 +1928,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 ou la pandémie d’une biodiversité maltraitée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Insect decline: immediate action is needed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis A Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.12040623.v1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (3), pp.267-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549595v1</w:t>
+                <w:t xml:space="preserve">hal-03135698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization Effects on Biodiversity Revealed by a Two-Scale Analysis of Species Functional Uniqueness vs. Redundancy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingolf Kuhn</w:t>
+                <w:t xml:space="preserve">Covid-19 ou la pandémie d’une biodiversité maltraitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.73. </w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.12040623.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02917015v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect decline: immediate action is needed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Urbanization Effects on Biodiversity Revealed by a Two-Scale Analysis of Species Functional Uniqueness vs. Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kondratyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Imler</w:t>
+                <w:t xml:space="preserve">Sonja Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis A Lambrechts</w:t>
+                <w:t xml:space="preserve">Walter Durka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+                <w:t xml:space="preserve">Ingolf Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
+                <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 343 (3), pp.267-293. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2020.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135698v1</w:t>
+                <w:t xml:space="preserve">mnhn-02917015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil and phylogenetic analyses reveal recurrent periods of diversification and extinction in dictyopteran insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien L. Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.394-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2423,51 +2423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2495,905 +2495,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cockroaches (Dictyoptera: Blattodea) from French Guiana and a Revised Checklist for the Region</w:t>
+                <w:t xml:space="preserve">World Scientists' Warning of a Climate Emergency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Evangelista</w:t>
+                <w:t xml:space="preserve">William J Ripple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Kotyková Varadínová</w:t>
+                <w:t xml:space="preserve">Christopher Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Jůna</w:t>
+                <w:t xml:space="preserve">Thomas M Newsome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Grandcolas</w:t>
+                <w:t xml:space="preserve">Phoebe Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Legendre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William R Moomaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.645-659. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13744-019-00677-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biz088/5610806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361225v1</w:t>
+                <w:t xml:space="preserve">hal-02397151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Origin of Island Diversity: Insights from Divergence with the Continental Pool in Monocots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Cockroaches (Dictyoptera: Blattodea) from French Guiana and a Revised Checklist for the Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Mouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
+                <w:t xml:space="preserve">D Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Haevermans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z Kotyková Varadínová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jůna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/678300⟩</w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.645-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13744-019-00677-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822758v1</w:t>
+                <w:t xml:space="preserve">hal-02361225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Scientists' Warning of a Climate Emergency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas M Newsome</w:t>
+                <w:t xml:space="preserve">Tracking the Origin of Island Diversity: Insights from Divergence with the Continental Pool in Monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoebe Barnard</w:t>
+                <w:t xml:space="preserve">Maud Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William R Moomaw</w:t>
+                <w:t xml:space="preserve">Thomas Haevermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (14471), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biz088/5610806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/678300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397151v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the concepts and measures of diversity, rarity and originality in ecology and evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Islands, Evolutionary but Not Functional Originality Is Rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12504⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/822064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271901v1</w:t>
+                <w:t xml:space="preserve">hal-03822759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of diversity in Insects: speciation, adaptation and the Earth dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2019.09.007⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377722v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Islands, Evolutionary but Not Functional Originality Is Rare</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of diversity in Insects: speciation, adaptation and the Earth dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/822064⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (7-8), pp.252-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2019.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822759v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jakub Prokop</w:t>
+                <w:t xml:space="preserve">Reconciling the concepts and measures of diversity, rarity and originality in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), pp.1317-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349207v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of sociality in termites from cockroaches: A taxonomic and phylogenetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (6), pp.1110-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4023,577 +4023,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D imaging reveals four extraordinary cases of convergent evolution of acoustic communication in crickets and allies (Insecta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Jacquelin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.7099. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06840-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580086v1</w:t>
+                <w:t xml:space="preserve">hal-01585590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outstanding micro-endemism in New Caledonia: More than one out of ten animal species have a very restricted distribution range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maram Caesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0181437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">3-D imaging reveals four extraordinary cases of convergent evolution of acoustic communication in crickets and allies (Insecta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.7099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06840-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585590v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loosing the connection between the observation and the specimen: a by-product of the digital era or a trend inherited from general biology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Thouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/bionomina.12.1.7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281626v1</w:t>
+                <w:t xml:space="preserve">hal-01509672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loosing the connection between the observation and the specimen: a by-product of the digital era or a trend inherited from general biology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Thouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 291, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Bionomina: International Journal of Biological Nomenclature &amp; Terminology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/bionomina.12.1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509672v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten false ideas about New Caledonia biogeography</w:t>
               </w:r>
@@ -4709,51 +4709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
@@ -4931,735 +4931,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
+                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tony Robillard</w:t>
+                <w:t xml:space="preserve">Jeremy Anso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349816v1</w:t>
+                <w:t xml:space="preserve">hal-02096383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
+                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Anso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096383v1</w:t>
+                <w:t xml:space="preserve">hal-02349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maram Caesar</w:t>
+                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3948 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
+                <w:t xml:space="preserve">hal-01235733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent species in old Islands: the origin of introduced populations of Litoria aurea (Anura: Hylidae) in New Caledonia and Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atoloto Malau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.65--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235733v1</w:t>
+                <w:t xml:space="preserve">hal-01444853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent species in old Islands: the origin of introduced populations of Litoria aurea (Anura: Hylidae) in New Caledonia and Wallis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (1), pp.65--81. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3948 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444853v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5749,51 +5749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,90 +5883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beetle-like Palaeozoic and Mesozoic roachoids of the so-called “umenocoleoid” lineage (Dictyoptera: Ponopterixidae fam. nov.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analyses of termite post-embryonic sequences illuminate caste and developmental pathway evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrouste et al. reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6261,328 +6261,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traits and evolution of wing venation pattern in paraneopteran insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Genise</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Maurizot</w:t>
+                <w:t xml:space="preserve">Di-Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 273 (5), pp.480-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmor.11036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332954v1</w:t>
+                <w:t xml:space="preserve">hal-01546399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits and evolution of wing venation pattern in paraneopteran insects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-Ying Huang</w:t>
+                <w:t xml:space="preserve">R. Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Morphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01546399v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete insect from the Late Devonian period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6697,51 +6697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthenopodichnium in fossil wood: Different trace makers as indicators of different terrestrial palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge F. Genise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,77 +7093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,385 +7217,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroblatta baai, a new very large cockroach species from caves of Borneo (Blattaria: Blaberidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Grandcolas</w:t>
+                <w:t xml:space="preserve">The evolutionary transition from subsocial to eusocial behavior: phylogenetic and ecological evidence for modification of the &amp;quot;&amp;quot;shift-in-dependent-care&amp;quot;&amp;quot; hypothesis with a new prototermite model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Deharveng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piulachs Md</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1390, pp.21-25</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173616v1</w:t>
+                <w:t xml:space="preserve">hal-00173759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary transition from subsocial to eusocial behavior: phylogenetic and ecological evidence for modification of the &amp;quot;&amp;quot;shift-in-dependent-care&amp;quot;&amp;quot; hypothesis with a new prototermite model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Parsimony analysis and ecological communities, phytosociology, nested subsets analysis, forest fragmentation: a reply to Giannini and Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wheeler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, sous presse</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173759v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimony analysis and ecological communities, phytosociology, nested subsets analysis, forest fragmentation: a reply to Giannini and Keller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pellens</w:t>
+                <w:t xml:space="preserve">Miroblatta baai, a new very large cockroach species from caves of Borneo (Blattaria: Blaberidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Grandcolas</w:t>
+                <w:t xml:space="preserve">L. Deharveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, sous presse</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1390, pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173765v1</w:t>
+                <w:t xml:space="preserve">hal-00173616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stud Neotrop Fauna E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7620,77 +7620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterochrony in Tingidae (Insecta: Heteroptera): Paedomorphosis or peramorphosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7741,51 +7741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,64 +7836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conservation refugium value of small and disturbed Brazilian Atlantic forest fragments for the endemic ovoviviparous cockroach Monastria biguttata (Insecta: Dictyoptera, Blaberidae, Blaberinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7957,51 +7957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.602-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8750,51 +8750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daugeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9651,51 +9651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 15 (5), pp.661-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,51 +9879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La richesse spécifique des communautés de blattes du sous-bois en forêt tropicale de Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 49 (2), pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10649,51 +10649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10895,51 +10895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Biogeographers Conference of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
@@ -11085,64 +11085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXth Meeting of the Willi Hennig Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Willi Hennig Society, Jul 2010, São José do Rio Preto, Brazil</w:t>
@@ -11171,51 +11171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods of phylogenetic analysis of behavioral sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th meeting of the Willi Hennig Society meeting, New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New Orléans, United States. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11279,51 +11279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11665,51 +11665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presented at the 2nd Asia Regional Conference of Society for Conservation Biology (SCB), Bangalore, 7-10 August 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bangalore, India. 2012</w:t>
@@ -11790,51 +11790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asia Regional Conference of Society for Conservation Biology (SCB), Bangalore, 7-10 August 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bangalore, India. 2012</w:t>
@@ -12943,51 +12943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des fausses solutions-miracles en agriculture industrielle : Par quoi et comment remplacer le glyphosate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris. 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13012,51 +13012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence des zoonoses, une mécanique implacable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13120,51 +13120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Profizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13210,51 +13210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13525,51 +13525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des grands jeux de données naturalistes pour répondre aux enjeux scientifiques et sociétaux actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haevermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13705,307 +13705,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in France</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Agnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biodiversity, volume 2. Selected Countries in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apple Academic Press, Inc., 2019, 978-1-77188-717-5</w:t>
+              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910320-9-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283681v1</w:t>
+                <w:t xml:space="preserve">hal-02539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910320-9-4</w:t>
+              <w:t xml:space="preserve">Global Biodiversity, volume 2. Selected Countries in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apple Academic Press, Inc., 2019, 978-1-77188-717-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539330v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2 : Aires protégées et gérées, terrestres et marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+                <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Agnèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité en Océanie, un besoin urgent d'action, Nouméa 2019</w:t>
@@ -14665,64 +14665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blattodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A Rafael, GA Rodrigues de Melo, CJ Barros de Carvalho and SA Casari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insetos do Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INPA Manaus, sous presse, 2007</w:t>
@@ -14796,51 +14796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 or the pandemic of mistreated biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.12221432.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14867,51 +14867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée du Programme pluriformation Structure et évolution des écosystèmes, MENRT-MNHN, 13 Mars 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14929,51 +14929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de la Société Française de Systématique &amp;quot;Nouvelles de la systématique&amp;quot;, Octobre, 4-6 Octobre 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14991,51 +14991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de la Société Française de Systématique &amp;quot;Nouvelles de la systématique&amp;quot;, Octobre, 4-6 Octobre 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15229,51 +15229,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
+                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
@@ -15305,97 +15305,97 @@
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179836v1</w:t>
+                <w:t xml:space="preserve">hal-04179861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
+                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
@@ -15427,73 +15427,73 @@
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
+              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179861v1</w:t>
+                <w:t xml:space="preserve">hal-04179836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
@@ -15770,51 +15770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isyeb.mnhn.fr/sites/isyeb/files/cv/cv_grandcolas_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R Locatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E.G. Briggs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leslie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2022.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fisher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97938-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kondratyeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Govaerts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02272-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2020-0044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Knapp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Durka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00073" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A Lambrechts" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.37" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/678300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Ripple" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Newsome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R Moomaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088/5610806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.09.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratyeva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/822064" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias Tarli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205710" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.3.5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580086v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06840-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579472v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181437" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.12.1.7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12176" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Braux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002978" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.11036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL98TQ7J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173616v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173759v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bell&#233;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piulachs Md" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173765v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173623v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173755v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677511v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019932630787" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FS3C1V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451457v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biquand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2002.00802.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C843ABC3359C04EA92891FA8C63BE43AB830A0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529992v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2001.tb00113.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZ9HJKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320198v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7322(98)00011-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVVTH6K8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1996.9061023.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.1996.tb00195.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z7CKC6R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-1963(05)80036-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8L62VMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503473" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320202v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389244" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320203v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.1994.tb00584.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJLFQ4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533253v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862978v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650529309360902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04564831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37508" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226767v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gasc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechant Benjamin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250353v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/tout-comprendre-ou-presque-sur-la-biodiversite/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379752v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/le-sourire-du-pangolin/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896277v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Profizi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ardila-Chauvet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.40598" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107683v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174103v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandcolas P (ed)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517279v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851738v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851723v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Profizi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652509v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.42427" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch13" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302503v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9049.ch18" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048048v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283681v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286155v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290754v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_19" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565173v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Trewick" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565167v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Hollingsworth" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Ahrends" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_12" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174005v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174193v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175036v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isyeb.mnhn.fr/sites/isyeb/files/cv/cv_grandcolas_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R Locatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E.G. Briggs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leslie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2022.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fisher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97938-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kondratyeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Govaerts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02272-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2020-0044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A Lambrechts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Knapp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Durka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Ripple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Newsome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R Moomaw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088/5610806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822758v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/678300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratyeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/822064" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.09.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12504" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias Tarli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205710" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.3.5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181437" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06840-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.12.1.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12176" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Braux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002978" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.11036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL98TQ7J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bell&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piulachs Md" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173765v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173616v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173623v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173755v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677511v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019932630787" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FS3C1V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451457v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biquand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2002.00802.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C843ABC3359C04EA92891FA8C63BE43AB830A0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529992v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2001.tb00113.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZ9HJKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320198v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7322(98)00011-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVVTH6K8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1996.9061023.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.1996.tb00195.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z7CKC6R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-1963(05)80036-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8L62VMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503473" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320202v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389244" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320203v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.1994.tb00584.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJLFQ4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533253v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862978v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650529309360902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04564831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37508" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226767v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gasc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechant Benjamin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250353v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/tout-comprendre-ou-presque-sur-la-biodiversite/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379752v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/le-sourire-du-pangolin/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896277v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Profizi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ardila-Chauvet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.40598" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107683v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174103v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandcolas P (ed)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517279v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851738v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851723v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Profizi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652509v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.42427" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch13" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302503v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9049.ch18" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048048v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283681v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286155v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290754v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_19" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565173v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Trewick" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565167v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Hollingsworth" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Ahrends" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_12" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174005v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174193v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175036v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>