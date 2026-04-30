--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -264,243 +264,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04893911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé humaine pâtit d’une vision simpliste de la biodiversité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenomic analyses of Blattodea combining traditional methods, incremental tree-building, and quality-aware support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dvorah Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kotyková Varadínová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kotyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.108177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2024.108177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742356v1</w:t>
+                <w:t xml:space="preserve">mnhn-04697031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic analyses of Blattodea combining traditional methods, incremental tree-building, and quality-aware support</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé humaine pâtit d’une vision simpliste de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 467, pp.16-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04697031v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of old lineages in New Caledonia: A geologically informed test of the island-hopping hypothesis</w:t>
               </w:r>
@@ -614,338 +614,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
+                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, 2 (608–629), pp.zlac064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03681246v1</w:t>
+                <w:t xml:space="preserve">insu-03790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
+                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 196, 2 (608–629), pp.zlac064. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.737367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03790190v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03681246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusocial Transition in Blattodea: Transposable Elements and Shifts of Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin-Markus Zelosko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,2246 +1154,2246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclin silencieux des insectes des prairies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covid-19: natural or anthropic origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliefs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mammalia-2020-0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457455v1</w:t>
+                <w:t xml:space="preserve">hal-02571158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir des insectes est entre nos mains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan M Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akito y Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manpreet K Kohli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379773v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New fossil discoveries illustrate the diversity of past terrestrial ecosystems in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Leslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12477⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.18388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97938-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03188488v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fossil discoveries illustrate the diversity of past terrestrial ecosystems in New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97938-5⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.592-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347342v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03188488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High evolutionary and functional distinctiveness of endemic monocots in world islands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déclin silencieux des insectes des prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Prairies, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329183v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19: natural or anthropic origin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
+                <w:t xml:space="preserve">L'avenir des insectes est entre nos mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.36-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571158v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High evolutionary and functional distinctiveness of endemic monocots in world islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Simon</w:t>
+                <w:t xml:space="preserve">Simon Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan M Wilson</w:t>
+                <w:t xml:space="preserve">Anna Kondratyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akito y Kawahara</w:t>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manpreet K Kohli</w:t>
+                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (1), pp.157-171. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/syen.12454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-021-02272-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013784v1</w:t>
+                <w:t xml:space="preserve">hal-03329183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect decline: immediate action is needed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Imler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.37⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.11591865.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135698v1</w:t>
+                <w:t xml:space="preserve">hal-02549570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 ou la pandémie d’une biodiversité maltraitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.12040623.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization Effects on Biodiversity Revealed by a Two-Scale Analysis of Species Functional Uniqueness vs. Redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kondratyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Durka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingolf Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2020.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02917015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil and phylogenetic analyses reveal recurrent periods of diversification and extinction in dictyopteran insects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insect decline: immediate action is needed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis A Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12412⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (3), pp.267-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516571v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil and phylogenetic analyses reveal recurrent periods of diversification and extinction in dictyopteran insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.394-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.11591865.v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cla.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549570v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Scientists' Warning of a Climate Emergency</w:t>
+                <w:t xml:space="preserve">New Cockroaches (Dictyoptera: Blattodea) from French Guiana and a Revised Checklist for the Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J Ripple</w:t>
+                <w:t xml:space="preserve">D Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Wolf</w:t>
+                <w:t xml:space="preserve">Z Kotyková Varadínová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas M Newsome</w:t>
+                <w:t xml:space="preserve">F Jůna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoebe Barnard</w:t>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William R Moomaw</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.645-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biz088/5610806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13744-019-00677-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397151v1</w:t>
+                <w:t xml:space="preserve">hal-02361225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cockroaches (Dictyoptera: Blattodea) from French Guiana and a Revised Checklist for the Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Origin of Island Diversity: Insights from Divergence with the Continental Pool in Monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Evangelista</w:t>
+                <w:t xml:space="preserve">Maud Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Kotyková Varadínová</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Haevermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13744-019-00677-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (14471), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/678300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361225v1</w:t>
+                <w:t xml:space="preserve">hal-03822758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Origin of Island Diversity: Insights from Divergence with the Continental Pool in Monocots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Veron</w:t>
+                <w:t xml:space="preserve">World Scientists' Warning of a Climate Emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J Ripple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Newsome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Mouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
+                <w:t xml:space="preserve">Phoebe Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Haevermans</w:t>
+                <w:t xml:space="preserve">William R Moomaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (14471), </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/678300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biz088/5610806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822758v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Islands, Evolutionary but Not Functional Originality Is Rare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling the concepts and measures of diversity, rarity and originality in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Veron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/822064⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), pp.1317-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822759v1</w:t>
+                <w:t xml:space="preserve">hal-02271901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of diversity in Insects: speciation, adaptation and the Earth dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (7-8), pp.252-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2019.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349207v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of diversity in Insects: speciation, adaptation and the Earth dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2019.09.007⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377722v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the concepts and measures of diversity, rarity and originality in ecology and evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">On Islands, Evolutionary but Not Functional Originality Is Rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94 (4), pp.1317-1337. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/822064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271901v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of sociality in termites from cockroaches: A taxonomic and phylogenetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (6), pp.1110-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3893,629 +3893,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Najt A Life dedicated to Collembola and research support for systematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/z2017n1a1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378727v1</w:t>
+                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Troudet</w:t>
+                <w:t xml:space="preserve">Judith Najt A Life dedicated to Collembola and research support for systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">Wanda M. Weiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/z2017n1a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585590v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding micro-endemism in New Caledonia: More than one out of ten animal species have a very restricted distribution range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D imaging reveals four extraordinary cases of convergent evolution of acoustic communication in crickets and allies (Insecta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maram Caesar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauriane Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181437⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.7099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06840-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579472v1</w:t>
+                <w:t xml:space="preserve">hal-01580086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D imaging reveals four extraordinary cases of convergent evolution of acoustic communication in crickets and allies (Insecta)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outstanding micro-endemism in New Caledonia: More than one out of ten animal species have a very restricted distribution range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Garrouste</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maram Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.7099. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06840-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580086v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">France Thouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 291, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509672v1</w:t>
+                <w:t xml:space="preserve">hal-01585590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loosing the connection between the observation and the specimen: a by-product of the digital era or a trend inherited from general biology?</w:t>
               </w:r>
@@ -4573,1253 +4603,1223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten false ideas about New Caledonia biogeography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Thouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12176⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558757v1</w:t>
+                <w:t xml:space="preserve">hal-01509672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ten false ideas about New Caledonia biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), pp.481-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cla.12176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental constraints and call evolution in torrent-dwelling frogs</w:t>
+                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Goutte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jodi Rowley</w:t>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12903⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813225v1</w:t>
+                <w:t xml:space="preserve">hal-02349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental constraints and call evolution in torrent-dwelling frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Anso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Jodi Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (4), pp.811-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02096383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
+                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tony Robillard</w:t>
+                <w:t xml:space="preserve">Jeremy Anso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349816v1</w:t>
+                <w:t xml:space="preserve">hal-02096383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tony Robillard</w:t>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (9), pp.1229--1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235733v1</w:t>
+                <w:t xml:space="preserve">hal-01175541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent species in old Islands: the origin of introduced populations of Litoria aurea (Anura: Hylidae) in New Caledonia and Wallis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (1), pp.65--81. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3948 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444853v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maram Caesar</w:t>
+                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3948 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
+                <w:t xml:space="preserve">hal-01235733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent species in old Islands: the origin of introduced populations of Litoria aurea (Anura: Hylidae) in New Caledonia and Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Depraetere</w:t>
+                <w:t xml:space="preserve">Frederic Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gasc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+                <w:t xml:space="preserve">Atoloto Malau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 152 (9), pp.1229--1256. </w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.65--81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175541v1</w:t>
+                <w:t xml:space="preserve">hal-01444853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,90 +5883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beetle-like Palaeozoic and Mesozoic roachoids of the so-called “umenocoleoid” lineage (Dictyoptera: Ponopterixidae fam. nov.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analyses of termite post-embryonic sequences illuminate caste and developmental pathway evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrouste et al. reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,51 +6267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits and evolution of wing venation pattern in paraneopteran insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6538,51 +6538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete insect from the Late Devonian period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6697,51 +6697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthenopodichnium in fossil wood: Different trace makers as indicators of different terrestrial palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge F. Genise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,51 +7093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,791 +7217,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary transition from subsocial to eusocial behavior: phylogenetic and ecological evidence for modification of the &amp;quot;&amp;quot;shift-in-dependent-care&amp;quot;&amp;quot; hypothesis with a new prototermite model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinguishing between convergence and parallelism is central to comparative biology: a reply to Williams and Ebach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. d'Haese</w:t>
+                <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bellés</w:t>
+                <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piulachs Md</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173759v1</w:t>
+                <w:t xml:space="preserve">hal-00173242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimony analysis and ecological communities, phytosociology, nested subsets analysis, forest fragmentation: a reply to Giannini and Keller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The conservation refugium value of small and disturbed Brazilian Atlantic forest fragments for the endemic ovoviviparous cockroach Monastria biguttata (Insecta: Dictyoptera, Blaberidae, Blaberinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, sous presse</w:t>
+              <w:t xml:space="preserve">Zoological science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173765v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroblatta baai, a new very large cockroach species from caves of Borneo (Blattaria: Blaberidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deharveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1390, pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The evolutionary transition from subsocial to eusocial behavior: phylogenetic and ecological evidence for modification of the &amp;quot;&amp;quot;shift-in-dependent-care&amp;quot;&amp;quot; hypothesis with a new prototermite model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piulachs Md</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stud Neotrop Fauna E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.25-31</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173770v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochrony in Tingidae (Insecta: Heteroptera): Paedomorphosis or peramorphosis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Parsimony analysis and ecological communities, phytosociology, nested subsets analysis, forest fragmentation: a reply to Giannini and Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, sous presse</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173623v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing between convergence and parallelism is central to comparative biology: a reply to Williams and Ebach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, sous presse</w:t>
+              <w:t xml:space="preserve">Stud Neotrop Fauna E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173242v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conservation refugium value of small and disturbed Brazilian Atlantic forest fragments for the endemic ovoviviparous cockroach Monastria biguttata (Insecta: Dictyoptera, Blaberidae, Blaberinae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Heterochrony in Tingidae (Insecta: Heteroptera): Paedomorphosis or peramorphosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological science</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173755v1</w:t>
+                <w:t xml:space="preserve">hal-00173623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis and alignment of behavioral sequences by direct optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.602-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8020,768 +8020,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockroaches in French Guiana Icteridae birds nests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+                <w:t xml:space="preserve">Are successful colonizers necessarily invasive species? The case of the so-called invading parthenogenetic cockroach, Pycnoscelus surinamensis, in the Brazilian Atlantic forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazoniana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (1-2), pp.243-248</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 57 (3-4), pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320194v1</w:t>
+                <w:t xml:space="preserve">hal-03529992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive secretion of &amp;lt;em&amp;gt;Therea petiveriana&amp;lt;/em&amp;gt;: chemical identification and evidence of an alarm function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dehbia Abed Vieillard</w:t>
+                <w:t xml:space="preserve">Cockroaches in French Guiana Icteridae birds nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Amazoniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (1-2), pp.243-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677511v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive secretion of Therea petiveriana: chemical identification and evidence of an alarm function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Defensive secretion of &amp;lt;em&amp;gt;Therea petiveriana&amp;lt;/em&amp;gt;: chemical identification and evidence of an alarm function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Everaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dehbia Abed-Vieillard</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehbia Abed Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 28 (8), pp.1629-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 28 (8), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1019932630787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451457v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the parthenogenetic cockroach Pycnoscelus surinamensis (Dictyoptera : Blaberidae) and ants (Hymenoptera : Formicidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+                <w:t xml:space="preserve">Defensive secretion of Therea petiveriana: chemical identification and evidence of an alarm function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Everaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehbia Abed-Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39 (2), pp.259--267</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (8), pp.1629-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320195v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement for solitariness and gregarism: Analysing spacing, attraction and interactions in four species of Zetoborinae (Blattaria)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Relationships between the parthenogenetic cockroach Pycnoscelus surinamensis (Dictyoptera : Blaberidae) and ants (Hymenoptera : Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (2), pp.259--267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01320193v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are successful colonizers necessarily invasive species? The case of the so-called invading parthenogenetic cockroach, Pycnoscelus surinamensis, in the Brazilian Atlantic forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+                <w:t xml:space="preserve">Measurement for solitariness and gregarism: Analysing spacing, attraction and interactions in four species of Zetoborinae (Blattaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Biquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 108 (8), pp.697--712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1439-0310.2002.00802.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529992v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetics and ecology: As many characters as possible should be included in the cladistic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9000,51 +9000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation of zigzag-shaped oothecae in some ovoviviparous cockroaches Gyna capucina and G-henrardi (Blattaria : Blaberidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 27 (3), pp.269--271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9084,234 +9084,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invading parthenogenetic cockroach: A natural history comment on Parker and Niklasson's study</w:t>
+                <w:t xml:space="preserve">The origin of protistan symbionts in termites and cockroaches: A phylogenetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (6), pp.1023--1026. </w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 12 (1), pp.93--98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.1996.9061023.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.1996.tb00195.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320200v1</w:t>
+                <w:t xml:space="preserve">hal-01320199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of protistan symbionts in termites and cockroaches: A phylogenetic perspective</w:t>
+                <w:t xml:space="preserve">The invading parthenogenetic cockroach: A natural history comment on Parker and Niklasson's study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (6), pp.1023--1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1420-9101.1996.9061023.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.1996.tb00195.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01320199v1</w:t>
+                <w:t xml:space="preserve">hal-01320200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bionomics of a desert cockroach, Heterogamisca chopardi Uvarov, 1936 after the spring rainfalls in Saudi Arabia (Insecta, Blattaria, Polyphaginae)</w:t>
               </w:r>
@@ -9547,51 +9547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escape from Predation by Army Ants in Lanxoblatta Cockroach Larvae (insecta, Blattaria, Zetoborinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (4), pp.469-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9638,51 +9638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why to Use Phylogeny in Evolutionary Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9879,51 +9879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La richesse spécifique des communautés de blattes du sous-bois en forêt tropicale de Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 49 (2), pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9942,217 +9942,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monophylie et structure phylogénétique des [Blaberinae + Zetoborinae + Gyninae + Diplopterinae] (Dictyoptera : Blaberidae)</w:t>
+                <w:t xml:space="preserve">Habitats of solitary and gregarious species in the Neotropical Zetoborinae (Insecta, Blattaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 28 (3), pp.179 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01650529309360902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368929v1</w:t>
+                <w:t xml:space="preserve">hal-01862978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats of solitary and gregarious species in the Neotropical Zetoborinae (Insecta, Blattaria)</w:t>
+                <w:t xml:space="preserve">Monophylie et structure phylogénétique des [Blaberinae + Zetoborinae + Gyninae + Diplopterinae] (Dictyoptera : Blaberidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 29 (2), pp.195-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01650529309360902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01862978v1</w:t>
+                <w:t xml:space="preserve">hal-01368929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Systematic Position of Cryptocercus Scudder in Cockroaches and Its Evolutionary Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 315 (8), pp.317--322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10649,51 +10649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10895,51 +10895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Biogeographers Conference of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
@@ -11059,77 +11059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of behavior: We should move on to apply the homology criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11171,51 +11171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods of phylogenetic analysis of behavioral sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th meeting of the Willi Hennig Society meeting, New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New Orléans, United States. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11240,90 +11240,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis and alignment of behavioral sequences by direct optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11361,77 +11361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OaxacaPhylogenetic analysis of non_stereotyped behavioral sequences: from successive event_pairing method to direct optimization ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11613,51 +11613,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of agroforest management on animal diversity – A passive acoustic survey of Western Ghats coffee plantations (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dechant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,51 +11665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presented at the 2nd Asia Regional Conference of Society for Conservation Biology (SCB), Bangalore, 7-10 August 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bangalore, India. 2012</w:t>
@@ -11790,51 +11790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asia Regional Conference of Society for Conservation Biology (SCB), Bangalore, 7-10 August 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bangalore, India. 2012</w:t>
@@ -11855,925 +11855,996 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité - urgence planète</w:t>
+                <w:t xml:space="preserve">Loi Duplomb, le débat confisqué - Alerte aux fausses informations sur la santé et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Tallandier, pp.320, 2025, 9791021063471</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Faubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168, 2026, 978-2-487867-55-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250353v1</w:t>
+                <w:t xml:space="preserve">hal-05583337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake or not - Biodiversité</w:t>
+                <w:t xml:space="preserve">La biodiversité - urgence planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tana Editions, pp.1-112, 2024, 1-03-010538-3</w:t>
+              <w:t xml:space="preserve">Tallandier, pp.320, 2025, 9791021063471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742308v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La puissance de la biodiversité</w:t>
+                <w:t xml:space="preserve">Fake or not - Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS éditions, pp.205, 2023, Biblis, 978-2-271-14912-1</w:t>
+              <w:t xml:space="preserve">Tana Editions, pp.1-112, 2024, 1-03-010538-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269406v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout comprendre (ou presque) sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140, 2023, 9782271146816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sourire du pangolin - ou comment mesurer la puissance de la biodiversité</w:t>
+                <w:t xml:space="preserve">La puissance de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.205, 2023, Biblis, 978-2-271-14912-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du CNRS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03379752v1</w:t>
+                <w:t xml:space="preserve">hal-04269406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systématique et Exploration Du Vivant. Collection Biologie</w:t>
+                <w:t xml:space="preserve">Le sourire du pangolin - ou comment mesurer la puissance de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions du CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224, 2021, Le sourire du pangolin - ou comment mesurer la puissance de la biodiversité, 978-2-271-13567-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896277v1</w:t>
+                <w:t xml:space="preserve">hal-03379752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux. Connaissance, gestion durable et valorisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systématique et Exploration Du Vivant. Collection Biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Grandcolas; Marie-Christine Maurel. ISTE Editions, 2021, 978-1-78405-731-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Profizi</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.40598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119476870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561733v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and Evolution ;</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Philippe Grandcolas et Marie-Christine Maurel. </w:t>
+                <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux. Connaissance, gestion durable et valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Profizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ardila-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD Editions, pp.784, 2021, Synthèse, 978-2-709929387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Press - Elsevier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.40598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978310v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity and Evolution ;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Grandcolas et Marie-Christine Maurel. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Open</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ISTE Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.284, 2018, 9781785482779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558400v1</w:t>
+                <w:t xml:space="preserve">hal-02978310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosystema 27/2010 (réédition 2014) : &amp;quot;Systématique et comportement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+                <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Open</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-3-319-22460-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107683v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biosystema 27/2010 (réédition 2014) : &amp;quot;Systématique et comportement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Matériologiques, pp.162, 2014, Revue "Biosystema", 978-2-919694-81-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoologia Neocaledonica 6. Systematics and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandcolas P (ed)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Grandcolas. pas d'éditeur, sous presse, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12783,1983 +12854,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Marinier; Aude Porcedda; Hélène Vassal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musée et écologie - Missions, engagements et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.13-15, 2026, 978-2-11-157850-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il modifier le fait générateur au vu des causes scientifiques de la perte de biodiversité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parance, Béatrice; Rochfeld, Judith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de la responsabilité civile à l’aune des mutations environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lefebvre Dalloz, pp.47-52, 2024, 978-2-247-22851-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin des fausses solutions-miracles en agriculture industrielle : Par quoi et comment remplacer le glyphosate ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">L’émergence des zoonoses, une mécanique implacable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris. 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2348075650</w:t>
+              <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851738v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des zoonoses, une mécanique implacable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">La fin des fausses solutions-miracles en agriculture industrielle : Par quoi et comment remplacer le glyphosate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t>
+              <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris. 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851723v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et bilan du programme Sud Expert Plantes Développement durable (2015-2021)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des grands jeux de données naturalistes pour répondre aux enjeux scientifiques et sociétaux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Profizi</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haevermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux : connaissance, gestion durable et valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.289-310, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9049.ch18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652476v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Profizi, Jean Pierre (ed.); Ardila-Chauvet, Stéphanie (ed.); Grandcolas, P. (ed.); Kokou, K. (ed.); Muller, S. (ed.); Rana, Anshuman (ed.); Ranarijaona, H. L. T. (ed.); Sonke, B. (ed.); Billot, C. (ed.); Couteron, Pierre (ed.); Delmas, M. (ed.); Diep, T.M.H. (ed.). </w:t>
+                <w:t xml:space="preserve">Les trajectoires évolutives des organismes ne sont pas stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel &amp; Jean-Charles Pomerol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux : connaissance, gestion durable et valorisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.42427⟩</w:t>
+              <w:t xml:space="preserve">Le hasard, le calcul et la vie - Colloque de Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2021, 9781784057244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119823971.ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652509v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires évolutives des organismes ne sont pas stochastiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel &amp; Jean-Charles Pomerol. </w:t>
+                <w:t xml:space="preserve">Organisation et bilan du programme Sud Expert Plantes Développement durable (2015-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ardila-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Profizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Profizi, Jean Pierre (ed.); Ardila-Chauvet, Stéphanie (ed.); Ranarijaona, H. L. T. (ed.); Sonke, B. (ed.); Billot, C. (ed.); Couteron, Pierre (ed.); Delmas, M. (ed.); Diep, T.M.H. (ed.); Grandcolas, P. (ed.); Kokou, K. (ed.); Muller, S. (ed.); Rana, Anshuman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le hasard, le calcul et la vie - Colloque de Cerisy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux : connaissance, gestion durable et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.729-740, 2021, Synthèses, 978-2-7099-2938-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048578v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections d'histoire naturelle : un concept ancien dans une perspective actuelle et future</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Roseli Pellens. </w:t>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ardila-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Profizi, Jean Pierre (ed.); Ardila-Chauvet, Stéphanie (ed.); Grandcolas, P. (ed.); Kokou, K. (ed.); Muller, S. (ed.); Rana, Anshuman (ed.); Ranarijaona, H. L. T. (ed.); Sonke, B. (ed.); Billot, C. (ed.); Couteron, Pierre (ed.); Delmas, M. (ed.); Diep, T.M.H. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle : une ressource durable pour la science ouverte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119882237.ch2⟩</w:t>
+              <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux : connaissance, gestion durable et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.745-748, 2021, Synthèses, 978-2-7099-2938-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.42427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302503v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des grands jeux de données naturalistes pour répondre aux enjeux scientifiques et sociétaux actuels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les collections d'histoire naturelle : un concept ancien dans une perspective actuelle et future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roseli Pellens. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9049.ch18⟩</w:t>
+              <w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle : une ressource durable pour la science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions; Wiley, 2021, Sciences - Biologie : Systématique, phylogénomique et taxonomie, 9781789480498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882237.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489396v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivant parmi les vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanité bio-inspirée, une autre approche (eds. Chapelle G &amp; Raskin K). Le Cherche Midi éditeur, Etablissement public du Palais de la découverte et de la Cité des sciences et de l'industrie Paris, pp.12-31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910320-9-4</w:t>
+              <w:t xml:space="preserve">Global Biodiversity, volume 2. Selected Countries in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apple Academic Press, Inc., 2019, 978-1-77188-717-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539330v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity in France</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protected and managed terrestrial and marine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sabinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Agnèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biodiversity, volume 2. Selected Countries in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apple Academic Press, Inc., 2019, 978-1-77188-717-5</w:t>
+              <w:t xml:space="preserve">Biodiversity, a pressing need for action in Oceania, Nouméa 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910320-9-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283681v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2 : Aires protégées et gérées, terrestres et marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Agnèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payri, Claude (dir.); Vidal, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité en Océanie, un besoin urgent d'action, Nouméa 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Nouvelle-Calédonie, p. 31-39, 2019, 979-10-910321-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The view of Systematics on Biodiversity</w:t>
+                <w:t xml:space="preserve">The Living Species is Not a Natural Kind but an Intellectual Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Evolution. Editors: Philippe Grandcolas Marie-Christine Maurel. ISTE Press - Elsevier</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Biodiversity and Evolution, 978-1-78548-277-9</w:t>
+              <w:t xml:space="preserve">Life Sciences, Information Sciences. Edited by Thierry Gaudin, Dominique Lacroix, Marie-Christine Maurel and Jean-Charles Pomerol. ISTE Ltd 2018. Published by ISTE Ltd and John Wiley &amp; Sons, Inc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, Inc., pp.125-137, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286155v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Living Species is Not a Natural Kind but an Intellectual Construction</w:t>
+                <w:t xml:space="preserve">The view of Systematics on Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Grandcolas &amp; Marie-Christine Maurel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences, Information Sciences. Edited by Thierry Gaudin, Dominique Lacroix, Marie-Christine Maurel and Jean-Charles Pomerol. ISTE Ltd 2018. Published by ISTE Ltd and John Wiley &amp; Sons, Inc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE and John Wiley &amp; Sons, Inc., pp.125-137, 2018</w:t>
+              <w:t xml:space="preserve">Biodiversity and Evolution. Editors: Philippe Grandcolas Marie-Christine Maurel. ISTE Press - Elsevier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biodiversity and Evolution, 978-1-78548-277-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290754v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.11--13, 2018, 978-1-78548-277-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Future of Phylogenetic Systematics in Conservation Biology: Linking Biodiversity and Society</w:t>
+                <w:t xml:space="preserve">Phylogenetics and Conservation Biology: Drawing a Path into the Diversity of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel P Faith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.375-383, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.1-15, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02566620v1</w:t>
+                <w:t xml:space="preserve">hal-02565167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is the Meaning of Extreme Phylogenetic Diversity? The Case of Phylogenetic Relict Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Hotspots of Evolutionary History with Data from Multiple Phylogenies: An Analysis of Endemic Clades from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Hollingsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven A Trewick</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Ahrends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-115, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_6⟩</w:t>
+              <w:t xml:space="preserve">, pp.237-262, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565173v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetics and Conservation Biology: Drawing a Path into the Diversity of Life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Is the Meaning of Extreme Phylogenetic Diversity? The Case of Phylogenetic Relict Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven A Trewick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-15, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_1⟩</w:t>
+              <w:t xml:space="preserve">, pp.99-115, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565167v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Hotspots of Evolutionary History with Data from Multiple Phylogenies: An Analysis of Endemic Clades from New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Future of Phylogenetic Systematics in Conservation Biology: Linking Biodiversity and Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antje Ahrends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.237-262, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.375-383, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02565187v1</w:t>
+                <w:t xml:space="preserve">hal-02566620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blattodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A Rafael, GA Rodrigues de Melo, CJ Barros de Carvalho and SA Casari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insetos do Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INPA Manaus, sous presse, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14769,449 +14840,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 or the pandemic of mistreated biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.12221432.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée du Programme pluriformation Structure et évolution des écosystèmes, MENRT-MNHN, 13 Mars 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Journée de la Société Française de Systématique &amp;quot;Nouvelles de la systématique&amp;quot;, Octobre, 4-6 Octobre 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174193v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée de la Société Française de Systématique &amp;quot;Nouvelles de la systématique&amp;quot;, Octobre, 4-6 Octobre 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Journée du Programme pluriformation Structure et évolution des écosystèmes, MENRT-MNHN, 13 Mars 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174192v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de la Société Française de Systématique &amp;quot;Nouvelles de la systématique&amp;quot;, Octobre, 4-6 Octobre 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175036v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science at Risk: The Urgent Need for Institutional Support of Long-Term Ecological and Evolutionary Research in an Era of Data Manipulation and Disinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent A. Viblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15221,409 +15292,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Goffaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Goffaux</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04179861v1</w:t>
+                <w:t xml:space="preserve">hal-04179836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
+                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179836v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId449"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15770,51 +15841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isyeb.mnhn.fr/sites/isyeb/files/cv/cv_grandcolas_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R Locatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E.G. Briggs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leslie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2022.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fisher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97938-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kondratyeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Govaerts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02272-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2020-0044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A Lambrechts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Knapp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Durka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Ripple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Newsome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R Moomaw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088/5610806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822758v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/678300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratyeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/822064" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.09.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12504" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias Tarli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205710" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.3.5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181437" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06840-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.12.1.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12176" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Braux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002978" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.11036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL98TQ7J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bell&#233;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piulachs Md" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173765v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173616v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173623v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173755v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677511v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019932630787" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FS3C1V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451457v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biquand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2002.00802.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C843ABC3359C04EA92891FA8C63BE43AB830A0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529992v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2001.tb00113.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZ9HJKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320198v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7322(98)00011-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVVTH6K8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1996.9061023.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.1996.tb00195.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z7CKC6R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-1963(05)80036-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8L62VMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503473" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320202v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389244" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320203v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.1994.tb00584.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJLFQ4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533253v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862978v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650529309360902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04564831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37508" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226767v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gasc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechant Benjamin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250353v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/tout-comprendre-ou-presque-sur-la-biodiversite/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379752v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/le-sourire-du-pangolin/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896277v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561733v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Profizi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ardila-Chauvet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.40598" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978310v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107683v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174103v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandcolas P (ed)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517279v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851738v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851723v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652476v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Profizi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652509v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.42427" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch13" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302503v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9049.ch18" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048048v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283681v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286155v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290754v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566620v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_19" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565173v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Trewick" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_6" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565167v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Hollingsworth" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Ahrends" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_12" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174005v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174193v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175036v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isyeb.mnhn.fr/sites/isyeb/files/cv/cv_grandcolas_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R Locatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E.G. Briggs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leslie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2022.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2020-0044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fisher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97938-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kondratyeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Govaerts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02272-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Knapp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Durka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A Lambrechts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.37" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/678300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Ripple" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Newsome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R Moomaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088/5610806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.09.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratyeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/822064" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias Tarli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205710" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.3.5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06840-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181437" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.12.1.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12176" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Braux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002978" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.11036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL98TQ7J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173616v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bell&#233;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piulachs Md" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173765v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529992v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320194v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019932630787" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FS3C1V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biquand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2002.00802.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C843ABC3359C04EA92891FA8C63BE43AB830A0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2001.tb00113.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZ9HJKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320198v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7322(98)00011-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVVTH6K8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320199v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.1996.tb00195.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z7CKC6R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1996.9061023.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-1963(05)80036-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8L62VMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503473" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320202v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389244" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320203v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.1994.tb00584.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJLFQ4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533253v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862978v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650529309360902" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04564831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37508" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226767v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gasc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechant Benjamin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583337v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdufaubourg.fr/livre/loi-duplomb-le-debat-confisque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250353v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176517v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/tout-comprendre-ou-presque-sur-la-biodiversite/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269406v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379752v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/le-sourire-du-pangolin/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Profizi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ardila-Chauvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.40598" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558400v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107683v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandcolas P (ed)" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517279v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851723v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851738v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489396v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9049.ch18" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch13" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652476v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Profizi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652509v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.42427" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302503v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290754v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854946v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565167v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565187v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Hollingsworth" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Ahrends" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_12" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565173v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Trewick" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566620v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_19" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174005v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175036v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174192v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>