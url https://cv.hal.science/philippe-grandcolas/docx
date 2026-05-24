--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -614,338 +614,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
+                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.737367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03790190v1</w:t>
+                <w:t xml:space="preserve">insu-03681246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termite Valkyries: Soldier-Like Alate Termites From the Cretaceous and Task Specialization in the Early Evolution of Isoptera</w:t>
+                <w:t xml:space="preserve">Incrementing and clarifying the diversity and early evolution of termites (Blattodea: Isoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.737367. </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, 2 (608–629), pp.zlac064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.737367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlac064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03681246v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03790190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eusocial Transition in Blattodea: Transposable Elements and Shifts of Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin-Markus Zelosko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,2246 +1154,2246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19: natural or anthropic origin?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Veron</w:t>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/mammalia-2020-0044⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.592-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571158v1</w:t>
+                <w:t xml:space="preserve">insu-03188488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déclin silencieux des insectes des prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reliefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Prairies, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013784v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fossil discoveries illustrate the diversity of past terrestrial ecosystems in New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'avenir des insectes est entre nos mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 567, pp.36-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347342v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising dating estimates and the antiquity of eusociality in termites using the fossilized birth-death process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New fossil discoveries illustrate the diversity of past terrestrial ecosystems in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Munzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Leslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12477⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.18388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97938-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03188488v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déclin silencieux des insectes des prairies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High evolutionary and functional distinctiveness of endemic monocots in world islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Robuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliefs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-021-02272-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457455v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir des insectes est entre nos mains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jactel</w:t>
+                <w:t xml:space="preserve">Covid-19: natural or anthropic origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/mammalia-2020-0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379773v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High evolutionary and functional distinctiveness of endemic monocots in world islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing support for Blaberoidea phylogeny suggests optimal locus quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Veron</w:t>
+                <w:t xml:space="preserve">Sabrina Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kondratyeva</w:t>
+                <w:t xml:space="preserve">Megan M Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Robuchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Akito y Kawahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
+                <w:t xml:space="preserve">Manpreet K Kohli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.157-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-021-02272-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/syen.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329183v1</w:t>
+                <w:t xml:space="preserve">hal-03013784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Insect decline: immediate action is needed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis A Lambrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.11591865.v1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (3), pp.267-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549570v1</w:t>
+                <w:t xml:space="preserve">hal-03135698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 ou la pandémie d’une biodiversité maltraitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.12040623.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization Effects on Biodiversity Revealed by a Two-Scale Analysis of Species Functional Uniqueness vs. Redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kondratyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Durka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingolf Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2020.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02917015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect decline: immediate action is needed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fossil and phylogenetic analyses reveal recurrent periods of diversification and extinction in dictyopteran insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L. Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.37⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.394-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135698v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil and phylogenetic analyses reveal recurrent periods of diversification and extinction in dictyopteran insects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fact check : pas 500 millions mais un million de milliardsd’animaux morts en Australie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.394-412. </w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.12412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.11591865.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516571v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cockroaches (Dictyoptera: Blattodea) from French Guiana and a Revised Checklist for the Region</w:t>
+                <w:t xml:space="preserve">World Scientists' Warning of a Climate Emergency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Evangelista</w:t>
+                <w:t xml:space="preserve">William J Ripple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Kotyková Varadínová</w:t>
+                <w:t xml:space="preserve">Christopher Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Jůna</w:t>
+                <w:t xml:space="preserve">Thomas M Newsome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Grandcolas</w:t>
+                <w:t xml:space="preserve">Phoebe Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Legendre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William R Moomaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (4), pp.645-659. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13744-019-00677-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biz088/5610806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361225v1</w:t>
+                <w:t xml:space="preserve">hal-02397151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Origin of Island Diversity: Insights from Divergence with the Continental Pool in Monocots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Cockroaches (Dictyoptera: Blattodea) from French Guiana and a Revised Checklist for the Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Mouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
+                <w:t xml:space="preserve">D Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Haevermans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z Kotyková Varadínová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jůna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/678300⟩</w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (4), pp.645-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13744-019-00677-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822758v1</w:t>
+                <w:t xml:space="preserve">hal-02361225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Scientists' Warning of a Climate Emergency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas M Newsome</w:t>
+                <w:t xml:space="preserve">Tracking the Origin of Island Diversity: Insights from Divergence with the Continental Pool in Monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoebe Barnard</w:t>
+                <w:t xml:space="preserve">Maud Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William R Moomaw</w:t>
+                <w:t xml:space="preserve">Thomas Haevermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (14471), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biz088/5610806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/678300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397151v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the concepts and measures of diversity, rarity and originality in ecology and evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Islands, Evolutionary but Not Functional Originality Is Rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Govaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12504⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/822064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271901v1</w:t>
+                <w:t xml:space="preserve">hal-03822759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of diversity in Insects: speciation, adaptation and the Earth dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schubnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2019.09.007⟩</w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377722v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be: postcubital vein in insects revealed by microtomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of diversity in Insects: speciation, adaptation and the Earth dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/syen.12399⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (7-8), pp.252-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2019.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349207v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Islands, Evolutionary but Not Functional Originality Is Rare</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Pellens</w:t>
+                <w:t xml:space="preserve">Reconciling the concepts and measures of diversity, rarity and originality in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kondratyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kondratyeva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (4), pp.1317-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/822064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.12504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822759v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of sociality in termites from cockroaches: A taxonomic and phylogenetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (6), pp.1110-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3893,659 +3893,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Nattier</w:t>
+                <w:t xml:space="preserve">Outstanding micro-endemism in New Caledonia: More than one out of ten animal species have a very restricted distribution range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
+                <w:t xml:space="preserve">hal-01579472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Najt A Life dedicated to Collembola and research support for systematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D imaging reveals four extraordinary cases of convergent evolution of acoustic communication in crickets and allies (Insecta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Deharveng</w:t>
+                <w:t xml:space="preserve">Lauriane Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Thibaud</w:t>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanda M. Weiner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (1), pp.5-14. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.7099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/z2017n1a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06840-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378727v1</w:t>
+                <w:t xml:space="preserve">hal-01580086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D imaging reveals four extraordinary cases of convergent evolution of acoustic communication in crickets and allies (Insecta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Troudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Jacquelin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.7099. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06840-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580086v1</w:t>
+                <w:t xml:space="preserve">hal-01585590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding micro-endemism in New Caledonia: More than one out of ten animal species have a very restricted distribution range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Judith Najt A Life dedicated to Collembola and research support for systematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Deharveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maram Caesar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+                <w:t xml:space="preserve">Wanda M. Weiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181437. </w:t>
+              <w:t xml:space="preserve">Zoosystema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/z2017n1a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579472v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic bias in biodiversity data and societal preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Troudet</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+                <w:t xml:space="preserve">France Thouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.9132. </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 291, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09084-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585590v1</w:t>
+                <w:t xml:space="preserve">hal-01509672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loosing the connection between the observation and the specimen: a by-product of the digital era or a trend inherited from general biology?</w:t>
               </w:r>
@@ -4603,1223 +4573,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Blaberidae (Dictyoptera, Blattodea) with implications for taxonomy and evolutionary studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ten false ideas about New Caledonia biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Thouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2017.291⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), pp.481-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509672v1</w:t>
+                <w:t xml:space="preserve">hal-02558757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten false ideas about New Caledonia biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Updating the phylogenetic dating of New Caledonian biodiversity with a meta-analysis of the available evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (5), pp.481-487. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.12176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02964-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558757v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02164534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
+                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tony Robillard</w:t>
+                <w:t xml:space="preserve">Jeremy Anso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barrabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349816v1</w:t>
+                <w:t xml:space="preserve">hal-02096383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental constraints and call evolution in torrent-dwelling frogs</w:t>
+                <w:t xml:space="preserve">Laying the foundations of evolutionary and systematic studies in crickets (Insecta, Orthoptera): a multilocus phylogenetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Goutte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jodi Rowley</w:t>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12903⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.54-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813225v1</w:t>
+                <w:t xml:space="preserve">hal-02349816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old Lineage on an Old Island : Pixibinthus, a New Cricket Genus Endemic to New Caledonia Shed Light on Gryllid Diversification in a Hotspot of Biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental constraints and call evolution in torrent-dwelling frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Anso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Jodi Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (4), pp.811-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02096383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gasc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003276⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3948 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175541v1</w:t>
+                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;&amp;lt;strong&amp;gt;Catalogue of Dictyoptera from Syria and neighbouring countries (Lebanon, Turkey, Iraq and Jordan)&amp;lt;/strong&amp;gt;&amp;lt;/p&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3948.1.5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02520977v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Dictyoptera: Dating the Origin of Cockroaches, Praying Mantises and Termites with Molecular Data and Controlled Fossil Evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Nel</w:t>
+                <w:t xml:space="preserve">Recent species in old Islands: the origin of introduced populations of Litoria aurea (Anura: Hylidae) in New Caledonia and Wallis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin J. Svenson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+                <w:t xml:space="preserve">Atoloto Malau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130127. </w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.65--81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235733v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent species in old Islands: the origin of introduced populations of Litoria aurea (Anura: Hylidae) in New Caledonia and Wallis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dyadic behavioural interactions in cockroaches (Blaberidae): ecomorphological and evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Braux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourdan</w:t>
+                <w:t xml:space="preserve">Marion Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atoloto Malau</w:t>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (1), pp.65--81. </w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (9), pp.1229--1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444853v1</w:t>
+                <w:t xml:space="preserve">hal-01175541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of social behaviour in Blaberid cockroaches with diverse habitats and social systems: phylogenetic analysis of behavioural sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille A. d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,90 +5883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beetle-like Palaeozoic and Mesozoic roachoids of the so-called “umenocoleoid” lineage (Dictyoptera: Ponopterixidae fam. nov.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analyses of termite post-embryonic sequences illuminate caste and developmental pathway evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Whiting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6133,51 +6133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrouste et al. reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6261,487 +6261,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits and evolution of wing venation pattern in paraneopteran insects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakub Prokop</w:t>
+                <w:t xml:space="preserve">A complete insect from the Late Devonian period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Di-Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 273 (5), pp.480-506. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 488 (7409), pp.82 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmor.11036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature11281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546399v1</w:t>
+                <w:t xml:space="preserve">hal-01552865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traits and evolution of wing venation pattern in paraneopteran insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Genise</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Maurizot</w:t>
+                <w:t xml:space="preserve">Di-Ying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 273 (5), pp.480-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmor.11036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332954v1</w:t>
+                <w:t xml:space="preserve">hal-01546399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete insect from the Late Devonian period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nel</w:t>
+                <w:t xml:space="preserve">Asthenopodichnium in fossil wood: different trace makers as indicators of different terrestrial palaeoenvironments. _1_1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Engel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">R. Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365-366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01552865v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthenopodichnium in fossil wood: Different trace makers as indicators of different terrestrial palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge F. Genise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Nel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,51 +7093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of non-stereotyped behavioural sequences with a successive event-pairing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,791 +7217,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing between convergence and parallelism is central to comparative biology: a reply to Williams and Ebach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miroblatta baai, a new very large cockroach species from caves of Borneo (Blattaria: Blaberidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Murienne</w:t>
+                <w:t xml:space="preserve">L. Deharveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, sous presse</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1390, pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173242v1</w:t>
+                <w:t xml:space="preserve">hal-00173616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conservation refugium value of small and disturbed Brazilian Atlantic forest fragments for the endemic ovoviviparous cockroach Monastria biguttata (Insecta: Dictyoptera, Blaberidae, Blaberinae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The evolutionary transition from subsocial to eusocial behavior: phylogenetic and ecological evidence for modification of the &amp;quot;&amp;quot;shift-in-dependent-care&amp;quot;&amp;quot; hypothesis with a new prototermite model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piulachs Md</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological science</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173755v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroblatta baai, a new very large cockroach species from caves of Borneo (Blattaria: Blaberidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Parsimony analysis and ecological communities, phytosociology, nested subsets analysis, forest fragmentation: a reply to Giannini and Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Deharveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1390, pp.21-25</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173616v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary transition from subsocial to eusocial behavior: phylogenetic and ecological evidence for modification of the &amp;quot;&amp;quot;shift-in-dependent-care&amp;quot;&amp;quot; hypothesis with a new prototermite model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, sous presse</w:t>
+              <w:t xml:space="preserve">Stud Neotrop Fauna E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173759v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimony analysis and ecological communities, phytosociology, nested subsets analysis, forest fragmentation: a reply to Giannini and Keller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Heterochrony in Tingidae (Insecta: Heteroptera): Paedomorphosis or peramorphosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, sous presse</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173765v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of social behavior evolution in [Zetoborinae + Blaberinae + Gyninae + Diplopterinae] cockroaches: an update with the study of endemic radiations from the Atlantic forest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">The conservation refugium value of small and disturbed Brazilian Atlantic forest fragments for the endemic ovoviviparous cockroach Monastria biguttata (Insecta: Dictyoptera, Blaberidae, Blaberinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stud Neotrop Fauna E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.25-31</w:t>
+              <w:t xml:space="preserve">Zoological science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173770v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochrony in Tingidae (Insecta: Heteroptera): Paedomorphosis or peramorphosis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Distinguishing between convergence and parallelism is central to comparative biology: a reply to Williams and Ebach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173623v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis and alignment of behavioral sequences by direct optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.602-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8020,768 +8020,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are successful colonizers necessarily invasive species? The case of the so-called invading parthenogenetic cockroach, Pycnoscelus surinamensis, in the Brazilian Atlantic forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+                <w:t xml:space="preserve">Defensive secretion of Therea petiveriana: chemical identification and evidence of an alarm function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Everaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehbia Abed-Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 57 (3-4), pp.253-261</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (8), pp.1629-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529992v1</w:t>
+                <w:t xml:space="preserve">hal-00451457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockroaches in French Guiana Icteridae birds nests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+                <w:t xml:space="preserve">Defensive secretion of &amp;lt;em&amp;gt;Therea petiveriana&amp;lt;/em&amp;gt;: chemical identification and evidence of an alarm function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Everaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehbia Abed Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazoniana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (8), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1019932630787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320194v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive secretion of &amp;lt;em&amp;gt;Therea petiveriana&amp;lt;/em&amp;gt;: chemical identification and evidence of an alarm function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dehbia Abed Vieillard</w:t>
+                <w:t xml:space="preserve">Cockroaches in French Guiana Icteridae birds nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Amazoniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (1-2), pp.243-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677511v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive secretion of Therea petiveriana: chemical identification and evidence of an alarm function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dehbia Abed-Vieillard</w:t>
+                <w:t xml:space="preserve">Relationships between the parthenogenetic cockroach Pycnoscelus surinamensis (Dictyoptera : Blaberidae) and ants (Hymenoptera : Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 28 (8), pp.1629-40</w:t>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (2), pp.259--267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451457v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the parthenogenetic cockroach Pycnoscelus surinamensis (Dictyoptera : Blaberidae) and ants (Hymenoptera : Formicidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Measurement for solitariness and gregarism: Analysing spacing, attraction and interactions in four species of Zetoborinae (Blattaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan van Baaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roseli Pellens</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Biquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 108 (8), pp.697--712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1439-0310.2002.00802.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320195v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement for solitariness and gregarism: Analysing spacing, attraction and interactions in four species of Zetoborinae (Blattaria)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
+                <w:t xml:space="preserve">Are successful colonizers necessarily invasive species? The case of the so-called invading parthenogenetic cockroach, Pycnoscelus surinamensis, in the Brazilian Atlantic forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 57 (3-4), pp.253-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01320193v1</w:t>
+                <w:t xml:space="preserve">hal-03529992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetics and ecology: As many characters as possible should be included in the cladistic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9000,51 +9000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation of zigzag-shaped oothecae in some ovoviviparous cockroaches Gyna capucina and G-henrardi (Blattaria : Blaberidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Insect Morphology and Embryology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 27 (3), pp.269--271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9103,51 +9103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of protistan symbionts in termites and cockroaches: A phylogenetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 12 (1), pp.93--98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9206,64 +9206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invading parthenogenetic cockroach: A natural history comment on Parker and Niklasson's study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (6), pp.1023--1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9459,230 +9459,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Blattes de la forêt tropicale de Guyane Française: Structure du peuplement (Insecta, Dictyoptera, Blattaria)</w:t>
+                <w:t xml:space="preserve">Escape from Predation by Army Ants in Lanxoblatta Cockroach Larvae (insecta, Blattaria, Zetoborinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (4), pp.469-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2389244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863064v1</w:t>
+                <w:t xml:space="preserve">hal-01320202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape from Predation by Army Ants in Lanxoblatta Cockroach Larvae (insecta, Blattaria, Zetoborinae)</w:t>
+                <w:t xml:space="preserve">Les Blattes de la forêt tropicale de Guyane Française: Structure du peuplement (Insecta, Dictyoptera, Blattaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 119 (1), pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/2389244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01320202v1</w:t>
+                <w:t xml:space="preserve">hal-01863064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why to Use Phylogeny in Evolutionary Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9879,51 +9879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La richesse spécifique des communautés de blattes du sous-bois en forêt tropicale de Guyane Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 49 (2), pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9942,217 +9942,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats of solitary and gregarious species in the Neotropical Zetoborinae (Insecta, Blattaria)</w:t>
+                <w:t xml:space="preserve">Monophylie et structure phylogénétique des [Blaberinae + Zetoborinae + Gyninae + Diplopterinae] (Dictyoptera : Blaberidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 29 (2), pp.195-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862978v1</w:t>
+                <w:t xml:space="preserve">hal-01368929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monophylie et structure phylogénétique des [Blaberinae + Zetoborinae + Gyninae + Diplopterinae] (Dictyoptera : Blaberidae)</w:t>
+                <w:t xml:space="preserve">Habitats of solitary and gregarious species in the Neotropical Zetoborinae (Insecta, Blattaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies on Neotropical Fauna and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 28 (3), pp.179 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01650529309360902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368929v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Systematic Position of Cryptocercus Scudder in Cockroaches and Its Evolutionary Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 315 (8), pp.317--322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10272,221 +10272,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a convergence in the molecular mechanisms involved in subsocial behavior in cockroaches ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effondrement de la biodiversité - une limite planétaire dépassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">35èmes Journées Scientifiques de l'Environnement - Limites planétaires dépassées : et maintenant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04894136v1</w:t>
+                <w:t xml:space="preserve">hal-04564831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrement de la biodiversité - une limite planétaire dépassée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a convergence in the molecular mechanisms involved in subsocial behavior in cockroaches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alun Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fouks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées Scientifiques de l'Environnement - Limites planétaires dépassées : et maintenant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Créteil, France</w:t>
+              <w:t xml:space="preserve">International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564831v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04894136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological adaptations to burrowing lifestyles in cockroaches (Dictyoptera: Blattodea)</w:t>
               </w:r>
@@ -10649,51 +10649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference for Blattodea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10718,51 +10718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Transposable Elements in the emergence of novel phenotypes in Blattodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josh B. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10895,51 +10895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Murienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Career Biogeographers Conference of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands</w:t>
@@ -11059,77 +11059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of behavior: We should move on to apply the homology criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Desutter-Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11171,51 +11171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods of phylogenetic analysis of behavioral sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th meeting of the Willi Hennig Society meeting, New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New Orléans, United States. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11240,90 +11240,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis and alignment of behavioral sequences by direct optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11361,77 +11361,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OaxacaPhylogenetic analysis of non_stereotyped behavioral sequences: from successive event_pairing method to direct optimization ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th meeting of the Willi Hennig Society Meeting, Oaxaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Oaxaca, Mexico. pas de page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11613,51 +11613,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of agroforest management on animal diversity – A passive acoustic survey of Western Ghats coffee plantations (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dechant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,51 +11665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presented at the 2nd Asia Regional Conference of Society for Conservation Biology (SCB), Bangalore, 7-10 August 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bangalore, India. 2012</w:t>
@@ -11790,51 +11790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Asia Regional Conference of Society for Conservation Biology (SCB), Bangalore, 7-10 August 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bangalore, India. 2012</w:t>
@@ -12084,173 +12084,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tout comprendre (ou presque) sur la biodiversité</w:t>
+                <w:t xml:space="preserve">La puissance de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.140, 2023, 9782271146816</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.205, 2023, Biblis, 978-2-271-14912-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176517v1</w:t>
+                <w:t xml:space="preserve">hal-04269406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La puissance de la biodiversité</w:t>
+                <w:t xml:space="preserve">Tout comprendre (ou presque) sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS éditions, pp.205, 2023, Biblis, 978-2-271-14912-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.140, 2023, 9782271146816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269406v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sourire du pangolin - ou comment mesurer la puissance de la biodiversité</w:t>
               </w:r>
@@ -12699,51 +12699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosystema 27/2010 (réédition 2014) : &amp;quot;Systématique et comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deleporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13008,726 +13008,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des zoonoses, une mécanique implacable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">La fin des fausses solutions-miracles en agriculture industrielle : Par quoi et comment remplacer le glyphosate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t>
+              <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris. 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851723v1</w:t>
+                <w:t xml:space="preserve">hal-03851738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin des fausses solutions-miracles en agriculture industrielle : Par quoi et comment remplacer le glyphosate ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">L’émergence des zoonoses, une mécanique implacable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris. 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2348075650</w:t>
+              <w:t xml:space="preserve">La Terre, le vivant, les humains - Petites et grandes découvertes de l'histoire naturelle. coordonné par J.D. Vigne &amp; B. David. La découverte, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-348-07565-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851738v1</w:t>
+                <w:t xml:space="preserve">hal-03851723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des grands jeux de données naturalistes pour répondre aux enjeux scientifiques et sociétaux actuels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les trajectoires évolutives des organismes ne sont pas stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel &amp; Jean-Charles Pomerol. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9049.ch18⟩</w:t>
+              <w:t xml:space="preserve">Le hasard, le calcul et la vie - Colloque de Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2021, 9781784057244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119823971.ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489396v1</w:t>
+                <w:t xml:space="preserve">hal-03048578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires évolutives des organismes ne sont pas stochastiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Thierry Gaudin, Marie-Christine Maurel &amp; Jean-Charles Pomerol. </w:t>
+                <w:t xml:space="preserve">Organisation et bilan du programme Sud Expert Plantes Développement durable (2015-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ardila-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Profizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Profizi, Jean Pierre (ed.); Ardila-Chauvet, Stéphanie (ed.); Ranarijaona, H. L. T. (ed.); Sonke, B. (ed.); Billot, C. (ed.); Couteron, Pierre (ed.); Delmas, M. (ed.); Diep, T.M.H. (ed.); Grandcolas, P. (ed.); Kokou, K. (ed.); Muller, S. (ed.); Rana, Anshuman (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le hasard, le calcul et la vie - Colloque de Cerisy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux : connaissance, gestion durable et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.729-740, 2021, Synthèses, 978-2-7099-2938-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048578v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et bilan du programme Sud Expert Plantes Développement durable (2015-2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ardila-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Profizi</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Profizi, Jean Pierre (ed.); Ardila-Chauvet, Stéphanie (ed.); Ranarijaona, H. L. T. (ed.); Sonke, B. (ed.); Billot, C. (ed.); Couteron, Pierre (ed.); Delmas, M. (ed.); Diep, T.M.H. (ed.); Grandcolas, P. (ed.); Kokou, K. (ed.); Muller, S. (ed.); Rana, Anshuman (ed.). </w:t>
+              <w:t xml:space="preserve">Profizi, Jean Pierre (ed.); Ardila-Chauvet, Stéphanie (ed.); Grandcolas, P. (ed.); Kokou, K. (ed.); Muller, S. (ed.); Rana, Anshuman (ed.); Ranarijaona, H. L. T. (ed.); Sonke, B. (ed.); Billot, C. (ed.); Couteron, Pierre (ed.); Delmas, M. (ed.); Diep, T.M.H. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux : connaissance, gestion durable et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, pp.729-740, 2021, Synthèses, 978-2-7099-2938-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IRD, pp.745-748, 2021, Synthèses, 978-2-7099-2938-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.42427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652476v1</w:t>
+                <w:t xml:space="preserve">hal-03652509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Profizi, Jean Pierre (ed.); Ardila-Chauvet, Stéphanie (ed.); Grandcolas, P. (ed.); Kokou, K. (ed.); Muller, S. (ed.); Rana, Anshuman (ed.); Ranarijaona, H. L. T. (ed.); Sonke, B. (ed.); Billot, C. (ed.); Couteron, Pierre (ed.); Delmas, M. (ed.); Diep, T.M.H. (ed.). </w:t>
+                <w:t xml:space="preserve">Les collections d'histoire naturelle : un concept ancien dans une perspective actuelle et future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roseli Pellens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité des écosystèmes intertropicaux : connaissance, gestion durable et valorisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.irdeditions.42427⟩</w:t>
+              <w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle : une ressource durable pour la science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions; Wiley, 2021, Sciences - Biologie : Systématique, phylogénomique et taxonomie, 9781789480498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119882237.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652509v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections d'histoire naturelle : un concept ancien dans une perspective actuelle et future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des grands jeux de données naturalistes pour répondre aux enjeux scientifiques et sociétaux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haevermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle : une ressource durable pour la science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions; Wiley, 2021, Sciences - Biologie : Systématique, phylogénomique et taxonomie, 9781789480498. </w:t>
+              <w:t xml:space="preserve">Les collections naturalistes dans la science du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.289-310, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119882237.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9049.ch18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302503v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivant parmi les vivants</w:t>
               </w:r>
@@ -13877,51 +13877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14006,51 +14006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14327,473 +14327,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetics and Conservation Biology: Drawing a Path into the Diversity of Life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Is the Meaning of Extreme Phylogenetic Diversity? The Case of Phylogenetic Relict Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven A Trewick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-15, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_1⟩</w:t>
+              <w:t xml:space="preserve">, pp.99-115, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565167v1</w:t>
+                <w:t xml:space="preserve">hal-02565173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Hotspots of Evolutionary History with Data from Multiple Phylogenies: An Analysis of Endemic Clades from New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Future of Phylogenetic Systematics in Conservation Biology: Linking Biodiversity and Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P Faith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antje Ahrends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.237-262, 2016, </w:t>
+              <w:t xml:space="preserve">, pp.375-383, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565187v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is the Meaning of Extreme Phylogenetic Diversity? The Case of Phylogenetic Relict Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetics and Conservation Biology: Drawing a Path into the Diversity of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseli Pellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven A Trewick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.99-115, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_6⟩</w:t>
+              <w:t xml:space="preserve">, pp.1-15, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565173v1</w:t>
+                <w:t xml:space="preserve">hal-02565167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Future of Phylogenetic Systematics in Conservation Biology: Linking Biodiversity and Society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Hotspots of Evolutionary History with Data from Multiple Phylogenies: An Analysis of Endemic Clades from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M Hollingsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseli Pellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P Faith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grandcolas</w:t>
+                <w:t xml:space="preserve">Antje Ahrends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Conservation and Phylogenetic Systematics - Preserving our evolutionary heritage in an extinction crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.375-383, 2016, </w:t>
+              <w:t xml:space="preserve">, pp.237-262, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22461-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566620v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blattodea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A Rafael, GA Rodrigues de Melo, CJ Barros de Carvalho and SA Casari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insetos do Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INPA Manaus, sous presse, 2007</w:t>
@@ -14867,51 +14867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 or the pandemic of mistreated biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.12221432.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14932,213 +14932,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée de la Société Française de Systématique &amp;quot;Nouvelles de la systématique&amp;quot;, Octobre, 4-6 Octobre 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Journée du Programme pluriformation Structure et évolution des écosystèmes, MENRT-MNHN, 13 Mars 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175036v1</w:t>
+                <w:t xml:space="preserve">hal-00174193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée du Programme pluriformation Structure et évolution des écosystèmes, MENRT-MNHN, 13 Mars 2006</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Journée de la Société Française de Systématique &amp;quot;Nouvelles de la systématique&amp;quot;, Octobre, 4-6 Octobre 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174193v1</w:t>
+                <w:t xml:space="preserve">hal-00174192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de la Société Française de Systématique &amp;quot;Nouvelles de la systématique&amp;quot;, Octobre, 4-6 Octobre 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174192v1</w:t>
+                <w:t xml:space="preserve">hal-00175036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15300,51 +15300,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
+                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
@@ -15376,97 +15376,97 @@
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179836v1</w:t>
+                <w:t xml:space="preserve">hal-04179861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
+                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
@@ -15498,73 +15498,73 @@
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
+              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179861v1</w:t>
+                <w:t xml:space="preserve">hal-04179836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
@@ -15841,51 +15841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isyeb.mnhn.fr/sites/isyeb/files/cv/cv_grandcolas_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R Locatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E.G. Briggs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leslie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2022.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2020-0044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fisher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97938-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kondratyeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Govaerts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02272-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Knapp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Durka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A Lambrechts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.37" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/678300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Ripple" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Newsome" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R Moomaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088/5610806" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.09.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratyeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/822064" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias Tarli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205710" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.3.5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06840-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579472v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181437" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.12.1.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12176" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Braux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002978" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.11036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL98TQ7J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173616v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bell&#233;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piulachs Md" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173765v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173623v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529992v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320194v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019932630787" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FS3C1V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451457v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320193v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biquand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2002.00802.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C843ABC3359C04EA92891FA8C63BE43AB830A0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2001.tb00113.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZ9HJKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320198v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7322(98)00011-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVVTH6K8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320199v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.1996.tb00195.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z7CKC6R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1996.9061023.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-1963(05)80036-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8L62VMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503473" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863064v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320202v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389244" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320203v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.1994.tb00584.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJLFQ4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533253v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862978v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650529309360902" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04564831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37508" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226767v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gasc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechant Benjamin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583337v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdufaubourg.fr/livre/loi-duplomb-le-debat-confisque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250353v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176517v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/tout-comprendre-ou-presque-sur-la-biodiversite/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269406v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379752v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/le-sourire-du-pangolin/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Profizi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ardila-Chauvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.40598" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558400v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107683v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandcolas P (ed)" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517279v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851723v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851738v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489396v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9049.ch18" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048578v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch13" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652476v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Profizi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652509v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.42427" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302503v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290754v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854946v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565167v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565187v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Hollingsworth" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Ahrends" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_12" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565173v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Trewick" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_6" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566620v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_19" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174005v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175036v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174193v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174192v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isyeb.mnhn.fr/sites/isyeb/files/cv/cv_grandcolas_2014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04893911v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Robillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04697031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Evangelista" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dvorah Nelson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2024.108177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198375v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nattier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jouault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.737367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03790190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlac064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855631v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin-Markus Zelosko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C Harrison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13111948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma R Locatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E.G. Briggs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leslie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Munzinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2022.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12477" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garouste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fisher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97938-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kondratyeva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Govaerts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02272-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2020-0044" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan M Wilson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito y Kawahara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpreet K Kohli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Imler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis A Lambrechts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549595v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12040623.v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Knapp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Durka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2020.00073" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L. Condamine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12412" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.11591865.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Ripple" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Newsome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Barnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R Moomaw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biz088/5610806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Evangelista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Kotykov&#225; Varad&#237;nov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#367;na" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-019-00677-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822758v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/678300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratyeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/822064" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schubnel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Prokop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/syen.12399" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.09.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271901v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12504" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Dias Tarli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205710" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.3.5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Howard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#225;rquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. L. Rowley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02314020v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Troudet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syy044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01579472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Caesar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181437" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Jacquelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hugel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06840-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585590v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09084-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Haese" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thibaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda M. Weiner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2017n1a1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01509672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thouz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.291" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281626v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/bionomina.12.1.7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12176" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02964-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Anso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrab&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150920" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12114" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CB4MSMN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02813225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Howard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marquez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Rowley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12903" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NDVPGCZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3948.1.5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J. Svenson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Braux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002978" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01175541v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003276" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021542v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille A. d'Haese" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Whiting" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12199" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520980v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lapeyrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.05.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Whiting" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ede.12023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZKXHJNS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11888" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01552865v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Engel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11281" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-01R8KBK6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546399v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Ying Huang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.11036" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL98TQ7J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332954v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garrouste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00847359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge F. Genise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.09.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02520994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2010.00324.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GHGJ1KN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Whiting" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bordereau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Maria Cancello" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Evans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.04.017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KNRBCG2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2008.01017.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173616v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deharveng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173759v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Haese" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bell&#233;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piulachs Md" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wheeler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173765v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173770v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173623v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter-Grandcolas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173755v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173242v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murienne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451457v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed-Vieillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehbia Abed Vieillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019932630787" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FS3C1V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320194v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320195v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biquand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2002.00802.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C843ABC3359C04EA92891FA8C63BE43AB830A0DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529992v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daugeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2001.tb00113.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBZ9HJKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chul Park" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae C. Choe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolors Piulachs" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bell&#233;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1635/0097-3157(2001)151[0061:WDCKNS]2.0.CO;2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320198v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7322(98)00011-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVVTH6K8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320199v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.1996.tb00195.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z7CKC6R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320200v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1420-9101.1996.9061023.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368782v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-1963(05)80036-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8L62VMZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368899v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3503473" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2389244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320203v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368893v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.1994.tb00584.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DLJLFQ4V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533253v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862978v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650529309360902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320205v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04564831v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894136v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Harrison" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alun Jones" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fouks" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jager" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04894060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh B. Benoit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Jennings" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Harrison" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03525086v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Murienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281795v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37508" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01334935v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175020v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desutter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175015v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175013v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Whiting Mt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordereau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancello Em" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Ta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221813v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dechant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226767v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gasc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechant Benjamin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583337v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdufaubourg.fr/livre/loi-duplomb-le-debat-confisque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250353v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269406v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176517v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/tout-comprendre-ou-presque-sur-la-biodiversite/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379752v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/le-sourire-du-pangolin/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561733v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Profizi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ardila-Chauvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.40598" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978310v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/biodiversity-and-evolution/grandcolas/978-1-78548-277-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558400v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107683v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandcolas P (ed)" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517279v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617752v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851738v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851723v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119823971.ch13" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652476v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Profizi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652509v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.42427" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302503v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489396v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9049.ch18" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539330v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Silvain" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Agn&#232;se" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539324v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290754v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286155v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854946v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A Trewick" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_6" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566620v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_19" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565167v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565187v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M Hollingsworth" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Ahrends" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22461-9_12" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174005v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559697v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12221432.v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174193v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175036v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>