--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gréa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-grea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1504-6709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117048194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques in French: a Clustered Plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2-3), pp.427-482. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/ffad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre formel ou forêt conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS-39, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.15980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation lexicale : comparaison des effets d’amorçage taxonomique et thématique chez les adultes présentant un trouble du spectre de l’autisme et les personnes neurotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laffargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités et statistiques en psychologie et en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXII (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2015-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action et événement, deux types nominaux distincts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.85-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.185.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre et parmi : deux perspectives sur la pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.070.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode de N et type de N, de la synonymie à la polysémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.69-98. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.197.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbe, transposabilité et forme forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.13-72. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.38.1.02gre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du collectif dans la grammaire de Damourette & Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome CIX (fascicule 1), pp.201-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière de construction / un mode de construction : Classification floue et classification hyperonymique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.215-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre n'est pas au milieu (et inversement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.2831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux-trois mots&amp;quot; sur la question des déterminants de petite quantité : pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.193-219. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269512000191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transposition des formes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires, théorie des graphes et structures lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.51--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Un dans l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.91-116. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rro.45.1.06gre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de cet article est de&amp;quot;... Construction spécificationnelle et grammaire phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Changements linguistiques : figement, lexicalisation, grammaticalisation, 46, pp.161-184. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'entrenchment dans le cadre des grammaires cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRISCO (Univ. Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions au milieu/centre de dans leur acception spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.87-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'intégration conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration conceptuelle et métaphore filée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration conceptuelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de sémiotique "Les espaces de la théorie : topologies et expériences de la pensée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proverbes synonymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Synonymie, une organisation du sens ? Théories de la synonymie et applications pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO (Université de Caen), Apr 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet événement aurait-il eu lieu si cette action n'avait pas été effectuée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 11, 11th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transposition des formes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité, ressemblance, analogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre est-il au milieu ? Pour une approche phénoménologique et gestaltiste de la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression de l'espace et du temps en français : quelles formes pour quels sens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00580662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière de construction / un mode de construction&amp;quot; Les noms déverbaux dans les tournures &amp;quot;une manière de N/ un mode de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NominalisationS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux-trois &amp;quot; mots sur la question des déterminants de petite quantité : pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representations du sens linguistique V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un pot de fleurs de diamètre moyen : énigme et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Nouvelle-Orléans, États-Unis. pp.1141-1158, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le " thème perceptif " en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'un dans l'autre : un régime herméneutique particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du Sens Linguistique IV (RSL IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire comme genre ou comme ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques et Plusieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2031-2050, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions en &amp;quot;prendre N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut et force des "constructions" : entre grammaire et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00329528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions &amp;quot;au milieu / au centre de&amp;quot; dans leur acception spatiale : une question de profilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la préposition (position, valeurs, statut et catégories apparentées à travers les langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'afférence contextuelle à partir d'un graphe de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique lexicale au regard des textes et des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de forme sémantique transposable appliquée au proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes, documents, oeuvres - Perspectives sémiotiques (Autour de François Rastier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Centre culturel international de Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire cognitive et construction. Le cas de type et mode de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' expansion pluridisciplinaire des grammaires de constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-64, 2021, Bibliothèque de Syntaxe &amp; Sémantique, 978-2-38185-001-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbe prototypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florica Hrubaru; Estelle Moline; Anca-Marina Velicu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le sens et la référence. Hommages à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura ECHINOX, pp.305-330, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules proverbiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Barbet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et stylistique des figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Peter Lang, pp.107-122, 2014, GRAMM-R. Etudes de linguistique française / GRAMM-R. Studies of French Linguistics, 978-2-87574-223-0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6488-3/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une/Faire partie de : not a piece of cake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouveret &amp; D. Legallois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.73-97, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique de conformité et logique d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métaphore : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indéfinis de quantité peu élevée (quelques et plusieurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie grammaticale du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'intégration conceptuelle appliquée à la métaphore et la métaphore filée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00813135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gréa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-grea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1504-6709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117048194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques in French: a Clustered Plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2-3), pp.427-482. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/ffad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre formel ou forêt conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS-39, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.15980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation lexicale : comparaison des effets d’amorçage taxonomique et thématique chez les adultes présentant un trouble du spectre de l’autisme et les personnes neurotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laffargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXII (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités et statistiques en psychologie et en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2015-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre et parmi : deux perspectives sur la pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.070.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode de N et type de N, de la synonymie à la polysémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.69-98. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.197.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbe, transposabilité et forme forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.13-72. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.38.1.02gre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action et événement, deux types nominaux distincts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.85-98. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.185.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du collectif dans la grammaire de Damourette & Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome CIX (fascicule 1), pp.201-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière de construction / un mode de construction : Classification floue et classification hyperonymique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.215-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre n'est pas au milieu (et inversement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.2831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux-trois mots&amp;quot; sur la question des déterminants de petite quantité : pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.193-219. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269512000191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transposition des formes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires, théorie des graphes et structures lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.51--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Un dans l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.91-116. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rro.45.1.06gre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de cet article est de&amp;quot;... Construction spécificationnelle et grammaire phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Changements linguistiques : figement, lexicalisation, grammaticalisation, 46, pp.161-184. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'entrenchment dans le cadre des grammaires cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRISCO (Univ. Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions au milieu/centre de dans leur acception spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.87-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'intégration conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration conceptuelle et métaphore filée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration conceptuelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de sémiotique "Les espaces de la théorie : topologies et expériences de la pensée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proverbes synonymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Synonymie, une organisation du sens ? Théories de la synonymie et applications pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO (Université de Caen), Apr 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet événement aurait-il eu lieu si cette action n'avait pas été effectuée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 11, 11th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transposition des formes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité, ressemblance, analogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux-trois &amp;quot; mots sur la question des déterminants de petite quantité : pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representations du sens linguistique V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière de construction / un mode de construction&amp;quot; Les noms déverbaux dans les tournures &amp;quot;une manière de N/ un mode de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NominalisationS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre est-il au milieu ? Pour une approche phénoménologique et gestaltiste de la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression de l'espace et du temps en français : quelles formes pour quels sens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00580662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un pot de fleurs de diamètre moyen : énigme et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Nouvelle-Orléans, États-Unis. pp.1141-1158, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le " thème perceptif " en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'un dans l'autre : un régime herméneutique particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du Sens Linguistique IV (RSL IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire comme genre ou comme ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques et Plusieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2031-2050, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions en &amp;quot;prendre N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut et force des "constructions" : entre grammaire et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00329528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'afférence contextuelle à partir d'un graphe de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique lexicale au regard des textes et des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions &amp;quot;au milieu / au centre de&amp;quot; dans leur acception spatiale : une question de profilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la préposition (position, valeurs, statut et catégories apparentées à travers les langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de forme sémantique transposable appliquée au proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes, documents, oeuvres - Perspectives sémiotiques (Autour de François Rastier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Centre culturel international de Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire cognitive et construction. Le cas de type et mode de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' expansion pluridisciplinaire des grammaires de constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-64, 2021, Bibliothèque de Syntaxe &amp; Sémantique, 978-2-38185-001-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbe prototypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florica Hrubaru; Estelle Moline; Anca-Marina Velicu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le sens et la référence. Hommages à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura ECHINOX, pp.305-330, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules proverbiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Barbet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et stylistique des figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Peter Lang, pp.107-122, 2014, GRAMM-R. Etudes de linguistique française / GRAMM-R. Studies of French Linguistics, 978-2-87574-223-0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6488-3/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une/Faire partie de : not a piece of cake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouveret &amp; D. Legallois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.73-97, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique de conformité et logique d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métaphore : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indéfinis de quantité peu élevée (quelques et plusieurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie grammaticale du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'intégration conceptuelle appliquée à la métaphore et la métaphore filée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00813135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1A39EBB"/>
+    <w:nsid w:val="7330D0A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-grea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1504-6709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117048194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/ffad013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15980" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffargue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2015-0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.070.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.38.1.02gre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2831" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269512000191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.06gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.657" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100274950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6488-3/13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00813135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-grea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1504-6709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117048194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/ffad013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15980" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffargue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2015-0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.070.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.38.1.02gre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2831" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269512000191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.06gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.657" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100274950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6488-3/13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00813135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>