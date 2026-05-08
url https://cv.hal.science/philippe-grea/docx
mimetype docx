--- v1 (2026-04-04)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gréa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-grea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1504-6709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117048194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques in French: a Clustered Plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2-3), pp.427-482. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/ffad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre formel ou forêt conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS-39, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.15980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation lexicale : comparaison des effets d’amorçage taxonomique et thématique chez les adultes présentant un trouble du spectre de l’autisme et les personnes neurotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laffargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXII (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités et statistiques en psychologie et en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2015-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre et parmi : deux perspectives sur la pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.070.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode de N et type de N, de la synonymie à la polysémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.69-98. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.197.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbe, transposabilité et forme forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.13-72. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.38.1.02gre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action et événement, deux types nominaux distincts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.85-98. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.185.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du collectif dans la grammaire de Damourette & Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome CIX (fascicule 1), pp.201-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière de construction / un mode de construction : Classification floue et classification hyperonymique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.215-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre n'est pas au milieu (et inversement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.2831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux-trois mots&amp;quot; sur la question des déterminants de petite quantité : pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.193-219. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269512000191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transposition des formes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires, théorie des graphes et structures lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.51--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Un dans l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.91-116. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rro.45.1.06gre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de cet article est de&amp;quot;... Construction spécificationnelle et grammaire phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Changements linguistiques : figement, lexicalisation, grammaticalisation, 46, pp.161-184. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'entrenchment dans le cadre des grammaires cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRISCO (Univ. Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions au milieu/centre de dans leur acception spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.87-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'intégration conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration conceptuelle et métaphore filée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration conceptuelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de sémiotique "Les espaces de la théorie : topologies et expériences de la pensée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proverbes synonymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Synonymie, une organisation du sens ? Théories de la synonymie et applications pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO (Université de Caen), Apr 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet événement aurait-il eu lieu si cette action n'avait pas été effectuée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 11, 11th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transposition des formes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité, ressemblance, analogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux-trois &amp;quot; mots sur la question des déterminants de petite quantité : pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representations du sens linguistique V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière de construction / un mode de construction&amp;quot; Les noms déverbaux dans les tournures &amp;quot;une manière de N/ un mode de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NominalisationS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre est-il au milieu ? Pour une approche phénoménologique et gestaltiste de la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression de l'espace et du temps en français : quelles formes pour quels sens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00580662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un pot de fleurs de diamètre moyen : énigme et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Nouvelle-Orléans, États-Unis. pp.1141-1158, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le " thème perceptif " en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'un dans l'autre : un régime herméneutique particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du Sens Linguistique IV (RSL IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire comme genre ou comme ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques et Plusieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2031-2050, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions en &amp;quot;prendre N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut et force des "constructions" : entre grammaire et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00329528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'afférence contextuelle à partir d'un graphe de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique lexicale au regard des textes et des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions &amp;quot;au milieu / au centre de&amp;quot; dans leur acception spatiale : une question de profilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la préposition (position, valeurs, statut et catégories apparentées à travers les langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de forme sémantique transposable appliquée au proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes, documents, oeuvres - Perspectives sémiotiques (Autour de François Rastier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Centre culturel international de Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire cognitive et construction. Le cas de type et mode de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' expansion pluridisciplinaire des grammaires de constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-64, 2021, Bibliothèque de Syntaxe &amp; Sémantique, 978-2-38185-001-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbe prototypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florica Hrubaru; Estelle Moline; Anca-Marina Velicu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le sens et la référence. Hommages à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura ECHINOX, pp.305-330, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules proverbiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Barbet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et stylistique des figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Peter Lang, pp.107-122, 2014, GRAMM-R. Etudes de linguistique française / GRAMM-R. Studies of French Linguistics, 978-2-87574-223-0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6488-3/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une/Faire partie de : not a piece of cake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouveret &amp; D. Legallois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.73-97, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique de conformité et logique d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métaphore : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indéfinis de quantité peu élevée (quelques et plusieurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie grammaticale du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'intégration conceptuelle appliquée à la métaphore et la métaphore filée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00813135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Gréa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-grea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1504-6709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117048194</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shades of entrenchment and conventionalization: the rise of marron in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Feltgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2025-0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05604262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques in French: a Clustered Plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2-3), pp.427-482. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jos/ffad013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre formel ou forêt conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desagulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HS-39, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.15980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation lexicale : comparaison des effets d’amorçage taxonomique et thématique chez les adultes présentant un trouble du spectre de l’autisme et les personnes neurotypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Laffargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilités et statistiques en psychologie et en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXII (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cog-2015-0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre et parmi : deux perspectives sur la pluralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tl.070.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01548477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode de N et type de N, de la synonymie à la polysémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.69-98. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.197.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbe, transposabilité et forme forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.13-72. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/li.38.1.02gre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action et événement, deux types nominaux distincts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.85-98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.185.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du collectif dans la grammaire de Damourette & Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome CIX (fascicule 1), pp.201-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01112846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière de construction / un mode de construction : Classification floue et classification hyperonymique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.215-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre n'est pas au milieu (et inversement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.2831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux-trois mots&amp;quot; sur la question des déterminants de petite quantité : pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of French Language Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.193-219. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0959269512000191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transposition des formes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires, théorie des graphes et structures lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27, pp.51--78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Un dans l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.91-116. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/rro.45.1.06gre⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de cet article est de&amp;quot;... Construction spécificationnelle et grammaire phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Changements linguistiques : figement, lexicalisation, grammaticalisation, 46, pp.161-184. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/praxematique.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'entrenchment dans le cadre des grammaires cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CRISCO (Univ. Caen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions au milieu/centre de dans leur acception spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.87-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de l'intégration conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration conceptuelle et métaphore filée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fascinance des nominalisations néologiques pour les prédicats psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance Nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023 (4th International Symposium of Morphology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiammetta Namer; Stéphanie Lignon, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neological -ance nominalizations of psych predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JeNom 10 - Sizing up nominalisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration conceptuelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de sémiotique "Les espaces de la théorie : topologies et expériences de la pensée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les proverbes synonymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Synonymie, une organisation du sens ? Théories de la synonymie et applications pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRISCO (Université de Caen), Apr 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet événement aurait-il eu lieu si cette action n'avait pas été effectuée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 11, 11th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la transposition des formes sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité, ressemblance, analogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERNAL LOCALISATION NN ADV REDUPLICATION IN SICILIAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Todaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière de construction / un mode de construction&amp;quot; Les noms déverbaux dans les tournures &amp;quot;une manière de N/ un mode de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Moline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NominalisationS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux-trois &amp;quot; mots sur la question des déterminants de petite quantité : pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representations du sens linguistique V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le centre est-il au milieu ? Pour une approche phénoménologique et gestaltiste de la localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression de l'espace et du temps en français : quelles formes pour quels sens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00580662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un pot de fleurs de diamètre moyen : énigme et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Nouvelle-Orléans, États-Unis. pp.1141-1158, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf/2010058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00504062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluriel continu et perception sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le " thème perceptif " en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'un dans l'autre : un régime herméneutique particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation du Sens Linguistique IV (RSL IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dictionnaire comme genre ou comme ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographie et informatique : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques et Plusieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France. pp.2031-2050, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cmlf08091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions en &amp;quot;prendre N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut et force des "constructions" : entre grammaire et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00329528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'afférence contextuelle à partir d'un graphe de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique lexicale au regard des textes et des corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les locutions &amp;quot;au milieu / au centre de&amp;quot; dans leur acception spatiale : une question de profilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la préposition (position, valeurs, statut et catégories apparentées à travers les langues)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Caen, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00175151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de forme sémantique transposable appliquée au proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes, documents, oeuvres - Perspectives sémiotiques (Autour de François Rastier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Centre culturel international de Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative uses of French neological -ance nominalizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laurence Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Villoing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMo 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire cognitive et construction. Le cas de type et mode de N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' expansion pluridisciplinaire des grammaires de constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-64, 2021, Bibliothèque de Syntaxe &amp; Sémantique, 978-2-38185-001-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03466599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbe prototypique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florica Hrubaru; Estelle Moline; Anca-Marina Velicu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur le sens et la référence. Hommages à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura ECHINOX, pp.305-330, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules proverbiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Barbet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et stylistique des figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, Peter Lang, pp.107-122, 2014, GRAMM-R. Etudes de linguistique française / GRAMM-R. Studies of French Linguistics, 978-2-87574-223-0. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6488-3/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une/Faire partie de : not a piece of cake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bouveret &amp; D. Legallois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in French</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.73-97, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique de conformité et logique d'intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métaphore : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-122, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indéfinis de quantité peu élevée (quelques et plusieurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie grammaticale du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03719570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'intégration conceptuelle appliquée à la métaphore et la métaphore filée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gréa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Nanterre - Paris X, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00813135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7330D0A3"/>
+    <w:nsid w:val="D516A4C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-grea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1504-6709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117048194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881775v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/ffad013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15980" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffargue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2015-0127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.070.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.38.1.02gre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2831" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269512000191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.06gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.657" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111638v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504062v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100274950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6488-3/13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857178v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00813135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-grea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1504-6709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117048194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05604262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desagulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Feltgen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2025-0076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jos/ffad013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04121446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laffargue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cog-2015-0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.070.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.38.1.02gre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0085" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069659v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2831" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269512000191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.06gre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.657" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurence Knittel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Knittel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04086428v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731226v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Todaro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596756v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731222v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf08091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329528v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100274950" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6488-3/13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00813135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>