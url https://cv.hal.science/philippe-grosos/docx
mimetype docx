--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1796,246 +1796,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musique, histoire et rythme : les “émergences imprévisibles” selon Hugues Dufourt et Henri Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Félix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xi Dong, Ouest-Est. Voies esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Âge d'Homme, pp.99-111, 2015, Être et devenir, 978-2-8251-4505-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le style héroïco-tragique de Péguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Chantre; Camille Riquier; Frédéric Worms. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée de Péguy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desclée de Brouwer, pp.199-215, 2015, 978-2-220-06643-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La phénoménologie à l’épreuve de l’œuvre littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme de Gramont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature comme expérience. Phénoménologie et œuvres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de Corlevour, pp.182-197, 2015, 978-2-915831-70-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424423v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04424417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernité, situation et inachèvement selon Péguy</w:t>
               </w:r>
@@ -2526,173 +2526,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’inexpérience de la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthony Feneuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience religieuse. Approches empiriques, enjeux philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.23-32, 2012, Le Grenier à sel, 978-2-7010-1633-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La force d’appel de l’érotisme chez Platon et Marsile Ficin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Grosos; François Félix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érotisme païen érotisme biblique : le "Banquet" et le "Cantique des Cantiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Age d'Homme, pp.99-115, 2012, Être et devenir, 978-2-8251-4251-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404114v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04424389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction, trahison, réception : Charles Bénard et Augusto Vera, premiers traducteurs de Hegel en français</w:t>
               </w:r>
@@ -3646,243 +3646,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’énigme de la main dans l’art préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologie(s) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que la préhistoire fait à la théologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pierre Teilhard de Chardin. Paléontologie, théologie, philosophie, 155 (2023_III), pp.211-224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/RThPh_155.3_211-224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47421/RThPh_155.3_211-224⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04401492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire : de l’obstacle épistémologique à l’analyse des modes d’être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Discours et représentations de la Préhistoire, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401497v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04424929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Jaspers, Siegfried Giedion, Pierre Teilhard de Chardin : trois penseurs de l’histoire au regard de la préhistoire</w:t>
               </w:r>
@@ -4731,252 +4731,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lire Hegel. Avec ou sans la cohérence du système ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.655-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.112.4.1000004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’année 1897 : l’esthétique des blancs dans l’œuvre poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Péguy, 1024-1025, pp.144-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ironía tragicómica de lo intotalizable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intus-Legere Filosofía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.9-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15691/0718-5448Vol8Iss1a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398727v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04401464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage sidéré : signifiance et signification dans la poésie de Christian Hubin</w:t>
               </w:r>
@@ -5241,174 +5241,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La collusion des temps dans la prose de Bernard Vargaftig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avec les poèmes de Bernard Vargaftig. L'énigme du vivant, 15, pp.81-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Montaigne et Pyrénées. Note sur l’écriture de soi dans les Essais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, La pensée de Montaigne – Quatre études, 141 (2009_III), pp.243-252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-381796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5169/seals-381796⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04398714v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04424174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théologie en question</w:t>
               </w:r>
@@ -5820,567 +5820,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’irreprésentable dans la philosophie hégélienne ou le paradoxe de la dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (2004/1), pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phoir.022.0222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vin et vérité. Une esthétique de la rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadmos : revue culturelle et scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Le vin, 5 (Printemps 2004), pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humain, vivant paradoxal ou l’enjeu d’un modèle oublié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philosophoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (2004/2), pp.63-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phoir.023.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’irreprésentable dans la philosophie hégélienne ou le paradoxe de la dialectique</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irréversible excès : sur la phénoménologie de Jean-Louis Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Philosophoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/phoir.022.0222⟩</w:t>
+              <w:t xml:space="preserve">Revue de théologie et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 135 (2003_III), pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-381666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire, écrire les lois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadmos : revue culturelle et scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, L'oral, l'écrit, 4 (Automne 2003), pp.65-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’existence impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestio : annuaire d'histoire de la métaphysique = The Yearbook of the History of Metaphysics = annuario di storia della metafisica = Jahrbuch für die Geschichte der Metaphysik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, L’esistenza / L’existence / Die Existenz / Existence, 3, pp.265-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.QUAESTIO.2.300324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04398711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patience et inquiétude selon Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 80 (2004/1), pp.19-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/philo.080.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401519v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04398706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du rien dans la philosophie de Henri Maldiney</w:t>
               </w:r>
@@ -6774,165 +6774,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Henry ou le dernier système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2, pp.197-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du σγστημα à la constitutio : Note sur le stoïcisme [Du sustema à la constitutio : note sur le stoïcisme]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Tome 61 (Cahier 4), pp.727-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401515v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04401513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la critique du système à l’élaboration du chant. Note sur Heidegger</w:t>
               </w:r>
@@ -7834,2074 +7834,2074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lo reversible y lo irreversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Mena Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sb editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 126 p., 2023, Post-Visión, 978-631-6503-10-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La première image. L’art préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.128, 2023, 978-2-7535-8982-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosos</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des profondeurs de nos cavernes. Préhistoire Art Philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, pp.326, 2021, 978-2-204-14596-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'existence élargie : essai sur l'existant, le vécu, le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 191 p., 2020, Philosophie (Paris. 2005), ISSN 1779-7365, 979-1-0370-0562-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avant et l’ailleurs. Comparatisme, ethnologie et préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 126 p., 2023, Post-Visión, 978-631-6503-10-7</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf, 2020, 978-2-204-13477-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cerf, pp.326, 2021, 978-2-204-14596-1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03896955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucidité de l’art. Animaux et environnement dans l’art depuis le paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, pp.229, 2020, 978-2-204-13637-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéaste et le philosophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.201, 2020, 978-2-7535-7885-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Malentendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cercle Herméneutique, pp.130, 2017, 978-2-917957-36-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe et forme. Philosophie de l’art et art paléolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, pp.238, 2017, 978-2-204-12109-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare au risque de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.526, 2017, 978-2-7056-9325-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01821547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique nationale. Philosophes et musiciens dans l’Europe du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 208 p., 2016, 978-2-7535-4906-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la Nouvelle Phénoménologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le cercle herméneutique, 2016, Collection Phéno</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03896993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artiste et le philosophe. Phénoménologie des correspondances esthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, pp.272, 2016, 978-2-204-10888-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réversible et l’irréversible. Essai sur la réversibilité des situations d’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, pp.186, 2014, 978-2-7056-8941-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HENRI MALDINEY. PHENOMENOLOGIE, PSYCHIATRIE, ESTHETIQUE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.150, 2014, 978-2-7535-3441-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Kuba</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le Cerf, 2020, 978-2-204-13477-4</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cerf, 64 p., 2014, Bibliothèque du Cerf. Œuvres philosophiques, 978-2-204-10234-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cerf, pp.229, 2020, 978-2-204-13637-2</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Media Vita, suivi de La dernière porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cerf, 67 p., 2013, Bibliothèque du Cerf. Œuvres philosophiques, 978-2-204-10122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.201, 2020, 978-2-7535-7885-2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénoménologie de l’intotalisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, pp.210, 2013, 978-2-204-09784-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 191 p., 2020, Philosophie (Paris. 2005), ISSN 1779-7365, 979-1-0370-0562-5</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux déserts que l’histoire accable. L’art de Tal Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ducard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 141 p., 2013, Bibliothèque du Cerf. Œuvres philosophiques, 978-2-204-10033-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascale Drouet</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art, l’éclair de l’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.526, 2017, 978-2-7056-9325-1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2012, Bibliothèque du Cerf. Œuvres philosophiques, 978-2-204-09603-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cerf, pp.238, 2017, 978-2-204-12109-5</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney. Œuvres philosophiques : Regard Parole Espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Villela-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 408 p., 2012, Œuvres philosophiques, 978-2-204-09563-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Cercle Herméneutique, pp.130, 2017, 978-2-917957-36-3</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aîtres de la langue et demeures de la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 449 p., 2012, Bibliothèque du Cerf. Œuvres philosophiques, 978-2-204-09585-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hermann Schmitz</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érotisme païen. Érotisme biblique. Le Banquet et le Cantique des cantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Georget</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Âge d'homme, 184 p., 2012, Être et devenir, 978-2-8251-4251-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le legs des choses dans l’œuvre de Francis Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le cercle herméneutique, 2016, Collection Phéno</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 99 p., 2012, Bibliothèque du Cerf. Œuvres philosophiques, 978-2-204-09602-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cerf, pp.272, 2016, 978-2-204-10888-1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme un corps lourd dans une eau sombre. Essai sur le rayonnement paradoxal du mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labor Et Fides, pp.130, 2011, 978-2-8309-1407-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 208 p., 2016, 978-2-7535-4906-7</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA RECEPTION CROISEE DE HEGEL EN ALLEMAGNE ET EN FRANCE AU XIXE SIECLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Age d'Homme, pp.168, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...109 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maldiney. Phénoménologie et sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...1025 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11452,51 +11452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.gailh.2025.01.0197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.52892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07456-4.p.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.laure.2011.01.0433" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RThPh_155.3_211-224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rthph154_2_157-169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1654" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/0874-2375/afr35" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2012.0147" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schmitz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.102.0051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.047.0233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW6FH6RC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.114.2.3162213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15691/0718-5448Vol8Iss1a1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.112.4.1000004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.450" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381796" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381775" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.072.0183" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.023.0070" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.022.0222" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.QUAESTIO.2.300324" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-CHXLCP4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.080.0019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381666" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1997.1294" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/21043/Mi-homme-mi-bete" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com/productos/la-primera-imagen-grosos-philippe/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631391/atmospheres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/prehistoire-nouvelles-frontieres/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398304v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033962v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mena Malet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com/product-page/lo-reversible-y-lo-irreversible-ensayo-sobre-la-reversibilidad-de-las-situacion" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kuba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034020v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176639v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5138-shakespeare-au-risque-de-la-philosophie.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034520v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maldiney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaput" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/880/aux-deserts-que-l-histoire-accable" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gillis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/8588/l-art-l-eclair-de-l-etre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villela-Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/854/Regard-Parole-Espace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/8586/Aitres-de-la-langue-et-demeures-de-la-pensee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;lix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/8587/Le-Legs-des-choses-dans-l-oeuvre-de-Francis-Ponge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398617v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Andreucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andreucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424499v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398436v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.gailh.2025.01.0197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300149v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825264v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.52892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07456-4.p.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404182v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.laure.2011.01.0433" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/RThPh_155.3_211-224" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rthph154_2_157-169" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpuc.1654" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/0874-2375/afr35" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2012.0147" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Schmitz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Georget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.102.0051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424318v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401541v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.047.0233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1606" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QW6FH6RC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.114.2.3162213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.112.4.1000004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401538v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15691/0718-5448Vol8Iss1a1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.450" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381796" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381775" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.072.0183" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.022.0222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.023.0070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-381666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424883v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.QUAESTIO.2.300324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-CHXLCP4X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.080.0019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424797v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caief.1997.1294" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/21043/Mi-homme-mi-bete" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com/productos/la-primera-imagen-grosos-philippe/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631391/atmospheres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/prehistoire-nouvelles-frontieres/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398304v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mena Malet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialsb.com/product-page/lo-reversible-y-lo-irreversible-ensayo-sobre-la-reversibilidad-de-las-situacion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033962v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033993v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176639v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kuba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034020v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821547v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5138-shakespeare-au-risque-de-la-philosophie.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033698v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896993v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398633v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Maldiney" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaput" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424670v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/880/aux-deserts-que-l-histoire-accable" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gillis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/8588/l-art-l-eclair-de-l-etre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villela-Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/854/Regard-Parole-Espace" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/8586/Aitres-de-la-langue-et-demeures-de-la-pensee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;lix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/8587/Le-Legs-des-choses-dans-l-oeuvre-de-Francis-Ponge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398617v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Andreucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andreucci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491621v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424499v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398436v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034920v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033899v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034937v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>