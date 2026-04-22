--- v0 (2026-03-16)
+++ v1 (2026-04-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Guerche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8740-6916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03382164X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUERCHE Philippe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Né le 7 Mai 1960 à Tours (37)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Cinq enfants</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité française</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Adresse personnelle :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">9 allée Saint Exupéry</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">78210 St Cyr l’Ecole</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institut Jean Pierre Bourgin INRAE Bat 7</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Route de St Cyr 78 026 Versailles Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel : (33) 01 30 83 31 82</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax : (33) 01 30 83 33 19</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe.guerche@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1978 : Baccalauréat série C (Lycée Grandmont, Tours)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1982 : Maîtrise de biologie cellulaire et génétique à l'Université PARIS XI (Orsay)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1984 : Diplôme d'Agronomie Générale et Approfondie de l'Institut National Agronomique Paris-Grignon. Spécialisation : Amélioration des plantes (Pr : A. Gallais)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1988 : Diplôme de Doctorat en Sciences, spécialité “Biologie Moléculaire Végétale”. “Transformation génétique du colza (Brassica napus. L)”. Université Paris XI (Orsay).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 : Prix de l'Académie de l'Agriculture et de la Fondation Limagrain pour &amp;quot;son engagement pour aborder des thématiques de recherche inexplorées et son expertise en matière de biotechnologies végétales au service de l’amélioration des plantes&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrière à l’INRAE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1984 : Attaché Scientifique Contractuel, affecté au Centre de Versailles, au Laboratoire de Biologie cellulaire (Dir : J. P. Bourgin).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1988 : Chargé de Recherche 2ème Classe, affecté au Centre de Versailles, au Laboratoire de Biologie cellulaire (Dir : J. P. Bourgin), dans le groupe de G. Pelletier.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1992 : Chargé de Recherche 1ère Classe.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Directeur de Recherche 2ème Classe.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Directeur de la SGAP, membre du Comité de Pilotage du DGAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Directeur de recherche 1ère Classe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 à 2016: Directeur Adjoint de l’IJPB (Dir D. Bouchez)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de différentes équipes de recherche successives de 1992 à maintenant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stages et expérience de recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1984 : Stage de DAA effectué au centre INRAE de Versailles, dans le Laboratoire de Biologie cellulaire (Dir JP Bourgin) sous la direction de G. Pelletier sur le thème de la &amp;quot;Mise au point d'une méthode de transformation de protoplastes de colza par l'intermédiaire de liposomes&amp;quot;.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1985-1988 : Préparation, dans ce laboratoire, d’une thèse de Doctorat sur le thème : “Transformation génétique du colza (Brassica napus. L)” (Directeur G. Pelletier).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Février 1986 à juin 1987 : Service National en coopération au Brésil, sur le développement de techniques de transformation génétique sur le tabac et le haricot. (Cenargen, EMBRAPA, Brasilia)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1989 : Stage post-doctoral sur l’étude de l'expression de gènes codant des protéines de type 2S dans des plantes sauvages et transgéniques de Brassica napus et A. thaliana. Plant Genetic Systems à Gand (Dir : J Leemans).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Cours et travaux pratiques sur les OGM, le transfert de gènes et ses applications agronomiques potentielles, la reproduction des végétaux et la chimie verte dans différentes universités et écoles agronomiques, structures de formation professionnelle (10 heures /an jusqu’en 2000 puis 3-6 h/an actuellement), et participation à des conférences sur le Centre de Versailles (Groupes de chercheurs étrangers, professionnels de l’agriculture, représentants de Chambre d’Agriculture, Jeunes Chercheurs INRAE, étudiants de lycées et collèges ... ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I. Brocard (1999, co-encadrement avec E. Téoulé), A. Fourgoux (1999, thèse non soutenue pour raisons personnelles), K. Marrocco (2002), H. Guermonprez (2007).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions administratives</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de la Station de Génétique et d’Amélioration des Plantes de l’INRAE de Versailles depuis 1994 puis directeur de cette unité de 1999 à 2009.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du DGAP du 01/01/2000-15/07/04 (M. Lefort) puis du comité de pilotage intérimaire du DGAP jusqu’en juillet 2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’IJPB (Dir D Bouchez) de 2010 à fin 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques générales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de l’équipe « Homéostasie Lipide/protéine » et coordinateur du projet Archive (Amélioration du Remplissage des graines pour la Chimie Verte) à l’IJPB depuis 2009.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre examinateur/rapporteur de jurys de thèse de Doctorat : A. Da Siva (Université de Gand, 28-06/96), F. Augagneur-Wambergue (Pharmacie, Chatenay Malabry, Paris XI, 16/12/96), A. Lamy (Université Paris V R. Descartes, 23-6-99), A. Derevier (Université L. Pasteur, Strasbourg I, 16-12-02), S. Maisonneuve (Université de Perpignan, 26-01-04), N. Rotman (ENS Lyon, 17-09-04) A. Hassanein (Université d’Angers, 20-07-05) et de HDR : E. Galiana (Université de Nice-Sophia Antipolis, 29-11-02), S. Vernhettes (Université Paris Sud, Orsay 18-10-06), H Merah (E.N.S.I.A.C.E.T., UMR 1010 INRAE/INPT, Toulouse – Sept 2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de comités de thèse de plusieurs étudiants du DGAP et DBV et de concours externes ou internes de l’INRAE et Membre extérieur nommé de la Commission de Spécialistes 66, 67, 68, 69èmes Sections de l’Université Paris-Sud / Centre d’Orsay</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Lecteur d’articles pour Agronomie, Febs letter, Journal of experimental Botany, Molecular and General, Genomic Plant Cell Reports, Plant Physiol, Plant Physiology and Biochemistry, Plant Science, Sex Plant Reprod, Crop Science, Nature Protocols, Bioengineered, BMC Genomics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evaluateur de projets pour la NSF, Genome Quebec, l’ACTA, l’AFIRST, l’ANR, les départements GAP et BV, le Réseau francilien de Recherche pour le Développement Soutenable (DIM DS), le Laboratoire Interdisciplinaire des Energies de Demain (Sorbonne-Paris Diderot) et de structures de recherche (AERES, Swedish Council for Forestry and Agricultural Research)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des Comités Thématiques Génoplante « GOP » (Pois, Tournesol, Colza) depuis leur création (phase I et II), « Nouveaux Outils » et « Oléoprotéagineux »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue Biofutur (Rédac chef : C. Tastemain) (une réunion mensuelle) (Septembre 98 à Juillet 2000)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique du CIBA (International Consortium in Advance Biology) mis en place par l’EMBRAPA (Brésil) et le CIRAD, l’IRD et L’INRAE et destiné à financer des projets collaboratifs entre les deux pays.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Atelier Réflexion Prospectives VegA (Coord P Colonna, F Houillier) (2008-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Commission National des Outils Communs (CNOC) INRAE depuis juin 2009.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du Conseil Scientifique du DGAP de 2005 à 2011.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommé du Conseil Scientifique de SPE de 2011 à 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommé du Conseil de Gestion du BAP de 2011 à 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Suppléant de F. Gaymard au sein du groupe piloté par le MESR/SGDSN et chargé de la mise en place mise en place de la règlementation sur la Protection du Potentiel Scientifique et Technique depuis Avril 2014.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil Scientifique du Haut Conseil aux Biotechnologies (HCB) de 2009 à 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité d'Expertise des Utilisations Confinées d'Organismes génétiquement modifiés (CEUCO) depuis 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre pérenne du panel OGM de l’EFSA (European Food Safety Authority) depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions et programmes à l’étranger</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1986/87 : Service National en coopération au Brésil</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1988/89 : Stage post-doctoral en Belgique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Missions courtes :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1985 : Mission à l’Université de Jérusalem, Rehovot, Israël (A. Altmann) et Stage au Friedrich Miescher Institut à Bâle, Suisse (I. Potrykus)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1989 : Mission à l'EMBRAPA, à Brasìlia, Brésil (V. Carneiro)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1996 : Mission aux Etats-Unis d’information sur les relations INRAE-USA dans le domaine des biotechnologies végétales (Du Pont - E. Krebbers), (Université du Michigan - J. Ohlrogge)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2008 (3-10 mai) : Mission d’information aux Etats-Unis (avec P Colonna et F Houllier) sur le thème « Biomasse, biotechnologies, bioénergies et chimie verte » (Louisiane/San Francisco).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative screening for mutants affected in seed oil/protein allocation identifies TRANSPARENT TESTA7 as a regulator of oil accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Niñoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (6), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.70269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing guidelines for their adequacy for the food and feed risk assessment of genetically modified plants obtained through synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape MON 94100 for food and feed uses, under regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2020‐169)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on the assessment of genetically modified oilseed rape MS11 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐BE‐2016‐138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new sequencing information for genetically modified cotton DAS‐24236‐5 × DAS‐21Ø23‐5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (6), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean A5547‐127 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (6), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of a new bioinformatics evaluation of the insertion sites of genetically modified soybean event 40‐3‐2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP4114 × MON 810 × MIR604 × NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2018‐150)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on development needs for the allergenicity and protein safety assessment of food and feed products derived from biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro random mutagenesis techniques in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (11), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on application (EFSA‐GMO‐NL‐2010‐85) for authorisation of food and feed containing, consisting of and produced from genetically modified soybean MON 87769 × MON 89788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing guidelines for their adequacy for the molecular characterisation and environmental risk assessment of genetically modified plants obtained through synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.e06301. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape 73496 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2012‐109)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean GMB151 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2018‐153)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton GHB614 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA–GMO–RX–018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize NK603 × T25 × DAS‐40278‐9 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2019‐164)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (12), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MZIR098 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA-GMO-DE-2017-142)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of the EFSA Opinion on site‐directed nucleases type 3 for the safety assessment of plants developed using site‐directed nucleases type 1 and 2 and oligonucleotide‐directed mutagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy and sufficiency evaluation of existing EFSA guidelines for the molecular characterisation, environmental risk assessment and post‐market environmental monitoring of genetically modified insects containing engineered gene drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 88017 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-014) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize 1507 × MIR162 × MON810 × NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2015‐127)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 87705 3 MON 87708 3 MON 89788, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA-GMO-NL-2015-126)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement on in vitro protein digestibility tests in allergenicity and protein safety assessment of genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 88017 × MON 810 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of the public consultation on the draft Scientific Opinion on the applicability of the EFSA Opinion on site‐directed nucleases type 3 for the safety assessment of plants developed using site‐directed nucleases type 1 and 2 and oligonucleotide‐directed mutagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hejatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2020.en-1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize Bt11 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. gmo Efsa Panel On Genetically Modified Organisms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on application (EFSA-GMO-NL-2009-75) for placing on the market of genetically modified oilseed rape Ms8 3 Rf3 3 GT73 and subcombinations, which have not been authorised previously (i.e. Ms8 3 GT73 and Rf3 3 GT73) independently of their origin, for food and feed uses, import and processing, with the exception of isolated seed protein for food, under Regulation (EC) No 1829/2003), taking into consideration additional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape MS11 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐BE‐2016‐138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-flowering biotic and abiotic stresses impact nitrogen use efficiency and seed filling in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marmagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (15), pp.4578-4590. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean SYHT0H2 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA-GMO-DE- 2012-111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.5946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape GT73 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-002) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87427 × MON 87460 × MON 89034 × 1507 × MON 87411 × 59122 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2017‐139)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. GMO EFSA Panel on Genetically Modified Organisms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean–louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87427 3 MON 87460 3 MON 89034 3 MIR162 3 NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA-GMO-NL-2016-134)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87427 × MON 89034 × MIR162 × NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2016‐131)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (7), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape T45 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean A2704‐12 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-015) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 3 1507 3 NK603 3 DAS-40278-9 and subcombinations independently of their origin for food and feed uses, import and processing, under Regulation (EC) No 1829-2003 (application EFSA-GMO-NL-2013-112)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA Panel on Genetically Modified Organisms (GMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize Bt11 × MIR162 × MIR604 × 1507 × 5307 × GA21 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2011‐103)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.e5634. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 × 1507 × MON 88017 × 59122 × DAS‐40278‐9 and subcombinations independently of their origin for food and feed uses, import and processing under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2013‐113)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on application (EFSA-GMO-UK-2006-34) for authorisation of food and feed containing, consisting of and produced from genetically modified maize 3272 EFSA Panel on Genetically Modified Organisms (GMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 87708 × MON 89788 × A5547‐127, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2016‐135)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Paraskevopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Du Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (7), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MIR604 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-013) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87403 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐BE‐2015‐125)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87411 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2015‐124)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (6), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified LLCotton25 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (11), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 89788 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-011) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize Bt11 x MIR162 x 1507 x GA21 and three subcombinations independently of their origin, for food and feed uses under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2010‐86)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (7), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize NK603 x MON810 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MZHG0JG for food and feed uses, import and processing under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2016‐133)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (11), pp.e5469. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize 4114 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2014‐123)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note on the quality of DNA sequencing for the molecular characterisation of genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (7), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton GHB614 × LLCotton25 × MON 15985 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2011‐94)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on application (EFSA‐GMO‐DE‐2011‐95) for the placing on the market of genetically modified maize 5307 for food and feed uses, import and processing under Regulation (EC) No 1829/2003 from Syngenta Crop Protection AG taking into consideration an additional toxicological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton GHB614 × T304‐40 × GHB119 for food and feed uses, import and processing under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2014‐122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (7), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory note on the determination of newly expressed protein levels in the context of genetically modified plant applications for EU market authorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Paraskevopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Du Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2018.EN-1466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize 1507 × NK603 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (7), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on an application for renewal of authorisation for continued marketing of maize 1507 and derived food and feed submitted under Articles 11 and 23 of Regulation (EC) No 1829/2003 by Pioneer Overseas Corporation and Dow AgroSciences LLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on application EFSA‐GMO‐BE‐2013‐117 for authorisation of genetically modified maize MON 87427 × MON 89034 × NK603 and subcombinations independently of their origin, for food and feed uses, import and processing submitted under Regulation (EC) No 1829/2003 by Monsanto Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (8), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on application EFSA‐GMO‐NL‐2013‐120 for authorisation of genetically modified soybean FG72 × A5547‐127 for food and feed uses, import and processing submitted in accordance with Regulation (EC) No 1829/2003 by Bayer CropScience LP and M.S. Technologies LLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of information on the subcombination Bt11 × 1507 × GA21, related to the application of Syngenta (EFSA‐GMO‐DE‐2011‐99) for authorisation of food and feed containing, consisting and produced from genetically modified maize Bt11 × 59122 × MIR604 × 1507 × GA21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (12), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on application EFSA‐GMO‐NL‐2013‐119 for authorisation of genetically modified glufosinate‐ammonium‐ and glyphosate‐tolerant oilseed rape MON 88302 × MS8 × RF3 and subcombinations independently of their origin, for food and feed uses, import and processing submitted in accordance with Regulation (EC) No 1829/2003 by Monsanto Company and Bayer CropScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on allergenicity assessment of genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (6), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual post‐market environmental monitoring (PMEM) report on the cultivation of genetically modified maize MON 810 in 2015 from Monsanto Europe S.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize 1507 × 59122 × MON810 × NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2011‐92)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of the European Member States and Public consultations on the draft guidance for the risk assessment of the presence at low level of genetically modified plant material in imported food and feed under Regulation (EC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda De Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-132. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2017.EN-1329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance for the risk assessment of the presence at low level of genetically modified plant material in imported food and feed under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize GA21 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (10), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape MS8, RF3 and MS8×RF3 for renewal of authorisation under regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on an application for renewal of authorisation for continued marketing of maize 59122 and derived food and feed submitted under articles 11 and 23 of Regulation (EC) No 1829/2003 by Pioneer Overseas Corporation and Dow AgroSciences LLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (6), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified sugar beet H7‐1 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; seed content QTL mapping using high-throughput phenotyping: the assets of near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1682), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Pioneer (EFSA-GMO-NL-2007-47) for the placing on the market of the herbicide-tolerant, high-oleic acid, genetically modified soybean 305423 × 40-3-2 for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Dow AgroSciences (EFSA‐GMO‐NL‐2013‐116) for placing on the market of genetically modified insect‐resistant soybean DAS‐81419‐2 for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by DOW AgroSciences LLC (EFSA‐GMO‐NL‐2010‐89) for placing on the market the genetically modified herbicide‐tolerant maize DAS‐40278‐9 for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual post-market environmental monitoring (PMEM) report on the cultivation of genetically modified maize MON 810 in 2014 from Monsanto Europe S.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Bayer CropScience and Monsanto (EFSA-GMO-NL-2009-75) for placing on the market of genetically modified glufosinate-ammonium- and glyphosate-tolerant oilseed rape MS8 × RF3 × GT73 and subcombinations, which have not been authorised previously (i.e. MS8 × GT73 and RF3 × GT73) independently of their origin, for food and feed uses, import and processing, with the exception of isolated seed protein for food, under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (5), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part C notification (reference C/NL/13/02) from Suntory Holdings Limited for the import, distribution and retailing of carnation FLO-40685-2 cut flowers with modified petal colour for ornamental use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on application (EFSA-GMO-NL-2011-96) for the placing on the market of genetically modified insect-resistant and herbicide-tolerant cotton GHB119, for food and feed uses, import and processing under Regulation (EC) No 1829/2003 from Baye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (10), pp.e04586. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Syngenta (EFSA-GMO-DE-2011-99) for the placing on the market of maize Bt11 × 59122 × MIR604 × 1507 × GA21 and twenty subcombinations, which have not been authorised previously independently of their origin, for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Dow Agrosciences LLC (EFSA-GMO-NL-2009-68) for placing on the market of cotton 281-24-236 × 3006-210-23 × MON 88913 for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part C notification (reference C/NL/13/01) from Suntory Holdings Limited for the import, distribution and retailing of carnation SHD-27531-4 cut flowers with modified petal colour for ornamental use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (12), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application (EFSA-GMO-NL-2010-85) for the placing on the market of MON 87769 × MON 89788 soybean, genetically modified to contain stearidonic acid and be tolerant to glyphosate for food and feed uses, import and processing under Regulation (EC) No 1829/2003 from Monsanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (10), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of new sequencing data of GM maize event GA21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised annual post-market environmental monitoring (PMEM) report on the cultivation of genetically modified maize MON 810 in 2013 from Monsanto Europe S.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (11), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Syngenta (EFSA-GMO-DE-2009-66) for placing on the market of herbicide tolerant and insect resistant maize Bt11 × MIR162 × MIR604 × GA21 and subcombinations independently of their origin for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (12), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional redundancy and/or ongoing pseudogenization among F-box protein genes expressed in Arabidopsis male gametophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobia Ikram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona-Maria Vesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00497-014-0243-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL meta-analysis in Arabidopsis reveals an interaction between leaf senescence and resource allocation to seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Soulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (14), pp.3949-3962. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the plant ubiquitin regulatory X (UBX) domain-containing protein AtPUX7 in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka A. Debast Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 526 (2), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenoscope: an automated large-scale phenotyping platform offering high spatial homogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien L. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie E. Gilbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Ben Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (3), pp.534 - 544. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide epigenetic perturbation jump-starts patterns of heritable variation found in nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colomé-Tatché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Edelist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wardenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (4), pp.1015-1017. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.111.128744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP associated with alternative splicing of RPT5b causes unequal redundancy between RPT5a and RPT5b among Arabidopsis thaliana natural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Guyon-Debast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (158), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development and show accession-dependent redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Guyon-Debast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), pp.442-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of transgenerational epigenetic variation on complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe K. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Colombani-Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathilde Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.601 - 617. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathilde Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (4), pp.601-617. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Guyon-Debast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150 (3), pp.S 178. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The POK/AtVPS52 protein localizes to several distinct post-Golgi compartments in sporophytic and gametophytic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guermonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Smertenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (11), pp.3087-98. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ern162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">γ-Tubulin is Essential for Microtubule Organization and Development in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pastuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Azimzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Goussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.1412-1425. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.105.039644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-tubulin is essential for microtubule organization and development in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azimzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.1412-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis SKP1-like genes present a spectrum of expression profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.715-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis anaphase-promoting complex or cyclosome: molecular and genetic characterization of the APC2 subunit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serralbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (10), pp.2370-82. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.013847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brassica napus skp1-like gene promoter drives GUS expression in Arabidopsis thaliana male and female gametophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (1), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transgenèse pour modifier la composition en acides gras de l’huile de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gigandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour modifier la composition en acides gras de l'huile de colza : la transgenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of rapeseed genes expressed early and specifically during development of the male gametophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourgoux-Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.857-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de gènes chez les végétaux : les premiers pas avant la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 149, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of rapeseed genes expressed early and speciﬁcally during development of the male gametophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fourgoux-Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (5), pp.857-872. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1006282507095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sense and antisense methodologies for modifying the fatty acid composition of Arabidopsis thaliana oilseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Cartea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 136, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplasts, jailers of the transgenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.52-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37,8, pp.1102-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désaturases au coeur de la diversification des huiles végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 172, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique de la qualité de la graine de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48, pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de la composition en acides gras des espèces oléagineuses majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (2), pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the fatty acid composition of the major oilseed types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2,2, pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (1), pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed as an important asset in biological-research on plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1,1, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed and trangenesis: Industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1,1, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le colza : un support d'etude privilegie de la biologie des vegetaux. Dossier : colza et transgenese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (1), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of Asparagus officinalis L. long-term embryogenic callus and regeneration of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (3), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00239092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of γ-linolenic acid in developing seeds of borgae (Borago officinalis L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Le Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1158 (1), pp.52-58. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4165(93)90096-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de transfert de gènes dans les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Commun - Académie des Sciences, CADAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a spontaneous rapeseed mutant tolerant to sulfonylurea and imidazolinone herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Issaka Magha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 111, pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of transgenic rapeseed plants obtained by direct transfer of two separate plasmids containing, respectively, the cauliflower mosaic virus coat protein gene and a selectable marker gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Montane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 91, pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genie genetique et amelioration de la qualite chez le colza : perspectives methodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 77 (8), pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of the Arabidopsis 2S albumin genes and the effect of increasing gene family size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grossi de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2, pp.469-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the 2S albumin from Bertholletia excelsa in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R.P. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Schwarztein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and General Genetics MGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 221, pp.306-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protoplastes et transfert direct de genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51, pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable accumulation of modified 2S albumin seed storage proteins with higher methionine contents in transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 94, pp.970-979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic plants of lettuce (Lactuca sativa) obtained through electroporation of protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology (New York)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Lycopersicon peruvianum and Lycopersicon esculentum mesophyll protoplasts by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Christine Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chupeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 65 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9452(89)90208-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of somatic hybrids between diploid clones of potato ( Solanum tuberosum L.) transformed by direct gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 78, pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of trasgenic tobacco plants obtained by liposome-mediated transformation: absence of evidence for the mutagenic effect of inserted sequences in sixty characterized transformants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spielmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goujaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 80 (5), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.jhered.a110875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct gene transfer by electroporation in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 52 (1-2), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9452(87)90112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a transient expression assay for the optimization of direct gene transfer into tobacco mesophyll protoplasts by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 69 (6-7), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(87)90181-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of oilseed rape (Brassica napu) by Ri T-DNA of Agrobacterium rhizogenes strain A4 and analysis of inheritance of the transformed phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and General Genetics MGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 206, pp.382-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of T-DNA in plants regenerated from roots transformed by Agrobacterium rhizogenes strain A4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pamboukdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casse Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and General Genetics MGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 206 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00428876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of &amp;quot;in vitro methods&amp;quot; in plant breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes in vitro et productions végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rajnchapel-Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 39, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Arabidopsis EMS-induced mutants altered in seed storage compound homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Emmenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mitogen-Activated Protein Kinase 12 is involved in Arabidopsis seed filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRAINES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Debast Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the UPS pathway in sexual reproduction: Screening for Arabidopsis gametophytic mutations affecting F-box protein genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Debast Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an UBX gene sub-family that is preferentially expressed in pollen: functional genes or pseudogenes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Sep 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen tube growth mutations in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guermonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Guyon Debast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lobstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of the 19 Arabidopsis SKP1-like genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Arabidopsis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives de l'amélioration des plantes vues par les acteurs et les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'amélioration des plantes : continuités et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADRIA - ITERG sur les moddifications génétiques des oléagineaux et biotechnologie pour une diversification des matières premières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brassica napus skp1-like gene promoter drives GUS expression in Arabidopsis thaliana male and female gametophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGM végétaux : conséquences sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées parisiennes d'allergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'allergologie et d'immunologie clinique, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la recherche sur les colzas à basse teneur en acide α-linolénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. carrefour de la sélection du colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of rapeseed (Brassica napus) genes specifically expressed in microspores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassica 97 - Symposium on Brassicas tenth crucifer genetics workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a gene promoter which directs specific expression in young rapeseed petals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassica 97 - Symposium on Brassicas tenth crucifer genetics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of rapeseed (Brassica napus) genes specifically expressed in microspore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS symposium on Brassicas. 10. Crucifer genetics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a gene promoter which directs specific expression in young rapeseed petals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS symposium on Brassicas. 10. Crucifer genetics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Brassica napus genes specifically expressed in uninucleate microspores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Plant Development : Genes and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin (UCD). IRL., Jul 1996, Dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of fatty acid composition in rapeseed oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Cartea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe d’Etude et de Recherche sur les Lipides et les Lipoprotéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage et analyse de promoteur(s) de gène(s) s’exprimant spécifiquement dans les microspores uninuclées de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Forum des Jeunes chercheurs en Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de la composition en acides gras du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Carrefour : Sélection du colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de la composition en acides gras des espèces oléagineuses majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acide α-linolénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. carrefour de la sélection du colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de promoteurs tissu-spécifiques chez le colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques de l'UFR des Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-linolenic acid biosynthesis in microsomal membranes of developing Borago officinalis seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazliak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Plant Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Jerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthèse d'un acide gras polyinsaturé, l'acide alpha linoléique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Demandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'UFR des Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acide alpha linoléique présente un grand intérêt nutritionnel et pharmaceutique. Comment se forme-t-il dans la bourrache ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Demandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation genetique et amelioration du colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bechtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage a Jean Pernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert direct du gène de la protéine de capside du virus de la mosaïque du chou-fleur et du gène de la phosphinothricine acétyltransférase dans le colza (Brassica napus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1991, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protoplasts and direct gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., 1990, NA, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection du colza oleagineux pour des usages alimentaires et industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protoplastes et transfert direct de genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire de la culture in vitro chez les vegetaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protoplastes et transfert direct de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. colloque de la section française de l' lnternational Association for Plant Tissue Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de caracteres genéticos em plantas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.B de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J.A Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.O Holmstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Piracicaba, Sao Paulo, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire de biologie moléculaire INRA - CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert direct de gènes dans des protoplastes de plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la transformation des plantes cultivées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biosem., 1988, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of direct gene transfer technologies by electroporation of higher plant protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moët-Hennessy Conference Electronique et Pilotage des Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed transformation by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAP meeting on genetic manipulation and regeneration of model and crop plants in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct gene transfer in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Plant Molecular Biology CNRS/INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of direct gene transfer into tobacco mesophyll protoplasts by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Plant Molecular Biology CNRS/INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Arabidopsis EMS-induced mutants altered in seed storage compound homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Emmenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of seed quality in Brassicaceae seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Crucifer-Genetics-Conference-Brassica-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique de la qualité de la graine chez Arabidopsis et le colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAINES 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared reflectance spectroscopy in four recombinant inbred line populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Orléans, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering interaction between leaf senescence and nitrogen remobilization into seeds using natural variation in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marmagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Arabidopsis Research (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Arabidopsis natural variation in seed content using Near-Infrared Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Arabidopsis Research (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between leaf senescence and resource allocation for seed filling in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Soulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Workshop on Leaf Senescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Versailles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared Reflectance Spectroscopy in four recombinant inbred line populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2013. 4ime colloque national du réseau francais de biologie des graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the relationships between leaf senescence, flowering time and plant productivity by using quantitative genetics and natural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Soulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial sequences of Alanyl-tRNA Synthetase cDNAs from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Samll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International ISPMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tucson, Arizona, United States. 3rd International ISPMB Congress, Tucson, Arizona, Etats-Unis. Abstracts, 964, 1991, 3rd International ISPMB Congress, Tucson, Arizona, Etats-Unis. Abstracts, 964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of rapeseed (Brassica napus ) and Nicotiana plumbaginifolia by Agrobacterium rhizogenes A4 : regeneration of transformed plants and structure of the T-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Lunteren Lectures on Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, NA, France. 19, 1985, 17th Lunteren Lectures on Molecular Genetics, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du HCB pour l’utilisation confinée d’organismes génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 212 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique végétale à l'INRA. Document principalement destiné aux enseignants, aux étudiants...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Budar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BV 98, CNED, 1995, Biotechnologies Végétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring and winter rapeseed varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Primard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of plants and soil microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 1995, 0-521-45089-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oleagineux: le colza oleagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation and regeneration of oilseed rape protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant tissue culture manual. Fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic publishers, 1991, 0-7923-1115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automaton for plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Absent. EAPP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoteur spécifique des pétales et procédés d'obtention de plantes à fleurs sans pétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 97 11832. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoteur spécifique des microspores et procédé d’obtention de plantes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 97 11812/98 94 53 66.7. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed composition in Arabidopsis dataset collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/H9UHNX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP910521 (application GMFF‐2021‐2473)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in biotechnology applied to microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie George Firbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP202216 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2019‐159)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP23211 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2019‐163)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on the ANSES analysis of Annex I of the EC proposal COM (2023) 411 (EFSA‐Q‐2024‐00178)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 × 1507 × MON 88017 × 59122 and 8 out of 10 of its subcombinations for renewal authorisation under Regulation (EC) No 1829/2003 (dossier GMFF‐2022‐9170)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 810 for renewal authorisation under Regulation (EC) No 1829/2003 (dossier GMFF‐2022‐9450)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 94804 (application GMFF‐2022‐10651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP915635 for food and feed uses, under regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2020‐172)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 × 1507 × NK603 for renewal authorisation under Regulation (EC) No 1829/2003 (application GMFF‐2022‐3670)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 95275 (application GMFF‐2022‐5890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize Bt11 × MIR162 × MIR604 × MON 89034 × 5307 × GA21 and 30 subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2018‐149)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.8011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of additional information on maize MIR162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87419 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2017‐140)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape MS8, RF3 and MS8 × RF3 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton COT102 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2017‐141)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.8031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal dietary exposure in the risk assessment of feed derived from genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize GA21 × T25 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2016‐137)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape GT73 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐026/1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for risk assessment of plants produced by targeted mutagenesis, cisgenesis and intragenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified Maize MON 87429 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2019‐161)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 × 1507 × MIR162 × NK603 × DAS‐40278‐9 for food and feed uses, under regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2018‐151)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 95379 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2020‐170)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MIR162 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 87701 × MON 89788 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape GT73 for placing on the market of isolated seed protein for food under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐026/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean 40‐3‐2 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated scientific opinion on plants developed through cisgenesis and intragenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP4114 × MON 89034 × MON 87411 × DAS‐40278‐9 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA GMO‐NL‐2020‐171)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 87701 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton 281‐24‐236 × 3006‐210‐23 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bérengère Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0163, Anses. 2025, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avis-cs-hcb-projet-decret-modifiant-code-environnement-200707-rev-201203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] hcb. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine de l’ANSM. Paris le 20 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Franche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotecjnologies. 2019, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut Conseil des biotechnologies -244, boulevard Saint-Germain 75007 Paris -www.hautconseildesbiotechnologies.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] HCB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB – dossier 2018-150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 130919-saisine HCB - dossier C-NL-13-01 concernant le dossier C/NL/13/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130213-saisine HCB-B/FR/12.12.011 concernant le dossier B/FR/12.12.01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant les recommandations du Comité de surveillance biologique du territoire relatives à la surveillance des PGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110120-saisine HCB- dossier 2009-69 concernant le dossier EFSA-GMO-NL-2009-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation genetique du colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Universite, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02855733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId745"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Guerche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8740-6916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03382164X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUERCHE Philippe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Né le 7 Mai 1960 à Tours (37)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Cinq enfants</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité française</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Adresse personnelle :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">9 allée Saint Exupéry</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">78210 St Cyr l’Ecole</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Adresse professionnelle :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institut Jean Pierre Bourgin INRAE Bat 7</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Route de St Cyr 78 026 Versailles Cedex</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel : (33) 01 30 83 31 82</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax : (33) 01 30 83 33 19</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe.guerche@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1978 : Baccalauréat série C (Lycée Grandmont, Tours)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1982 : Maîtrise de biologie cellulaire et génétique à l'Université PARIS XI (Orsay)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1984 : Diplôme d'Agronomie Générale et Approfondie de l'Institut National Agronomique Paris-Grignon. Spécialisation : Amélioration des plantes (Pr : A. Gallais)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1988 : Diplôme de Doctorat en Sciences, spécialité “Biologie Moléculaire Végétale”. “Transformation génétique du colza (Brassica napus. L)”. Université Paris XI (Orsay).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 : Prix de l'Académie de l'Agriculture et de la Fondation Limagrain pour &amp;quot;son engagement pour aborder des thématiques de recherche inexplorées et son expertise en matière de biotechnologies végétales au service de l’amélioration des plantes&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carrière à l’INRAE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1984 : Attaché Scientifique Contractuel, affecté au Centre de Versailles, au Laboratoire de Biologie cellulaire (Dir : J. P. Bourgin).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1988 : Chargé de Recherche 2ème Classe, affecté au Centre de Versailles, au Laboratoire de Biologie cellulaire (Dir : J. P. Bourgin), dans le groupe de G. Pelletier.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1992 : Chargé de Recherche 1ère Classe.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Directeur de Recherche 2ème Classe.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999 : Directeur de la SGAP, membre du Comité de Pilotage du DGAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Directeur de recherche 1ère Classe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010 à 2016: Directeur Adjoint de l’IJPB (Dir D. Bouchez)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de différentes équipes de recherche successives de 1992 à maintenant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stages et expérience de recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1984 : Stage de DAA effectué au centre INRAE de Versailles, dans le Laboratoire de Biologie cellulaire (Dir JP Bourgin) sous la direction de G. Pelletier sur le thème de la &amp;quot;Mise au point d'une méthode de transformation de protoplastes de colza par l'intermédiaire de liposomes&amp;quot;.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1985-1988 : Préparation, dans ce laboratoire, d’une thèse de Doctorat sur le thème : “Transformation génétique du colza (Brassica napus. L)” (Directeur G. Pelletier).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Février 1986 à juin 1987 : Service National en coopération au Brésil, sur le développement de techniques de transformation génétique sur le tabac et le haricot. (Cenargen, EMBRAPA, Brasilia)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1989 : Stage post-doctoral sur l’étude de l'expression de gènes codant des protéines de type 2S dans des plantes sauvages et transgéniques de Brassica napus et A. thaliana. Plant Genetic Systems à Gand (Dir : J Leemans).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Cours et travaux pratiques sur les OGM, le transfert de gènes et ses applications agronomiques potentielles, la reproduction des végétaux et la chimie verte dans différentes universités et écoles agronomiques, structures de formation professionnelle (10 heures /an jusqu’en 2000 puis 3-6 h/an actuellement), et participation à des conférences sur le Centre de Versailles (Groupes de chercheurs étrangers, professionnels de l’agriculture, représentants de Chambre d’Agriculture, Jeunes Chercheurs INRAE, étudiants de lycées et collèges ... ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de thèses</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I. Brocard (1999, co-encadrement avec E. Téoulé), A. Fourgoux (1999, thèse non soutenue pour raisons personnelles), K. Marrocco (2002), H. Guermonprez (2007).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions administratives</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint de la Station de Génétique et d’Amélioration des Plantes de l’INRAE de Versailles depuis 1994 puis directeur de cette unité de 1999 à 2009.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage du DGAP du 01/01/2000-15/07/04 (M. Lefort) puis du comité de pilotage intérimaire du DGAP jusqu’en juillet 2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint de l’IJPB (Dir D Bouchez) de 2010 à fin 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques générales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de l’équipe « Homéostasie Lipide/protéine » et coordinateur du projet Archive (Amélioration du Remplissage des graines pour la Chimie Verte) à l’IJPB depuis 2009.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre examinateur/rapporteur de jurys de thèse de Doctorat : A. Da Siva (Université de Gand, 28-06/96), F. Augagneur-Wambergue (Pharmacie, Chatenay Malabry, Paris XI, 16/12/96), A. Lamy (Université Paris V R. Descartes, 23-6-99), A. Derevier (Université L. Pasteur, Strasbourg I, 16-12-02), S. Maisonneuve (Université de Perpignan, 26-01-04), N. Rotman (ENS Lyon, 17-09-04) A. Hassanein (Université d’Angers, 20-07-05) et de HDR : E. Galiana (Université de Nice-Sophia Antipolis, 29-11-02), S. Vernhettes (Université Paris Sud, Orsay 18-10-06), H Merah (E.N.S.I.A.C.E.T., UMR 1010 INRAE/INPT, Toulouse – Sept 2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de comités de thèse de plusieurs étudiants du DGAP et DBV et de concours externes ou internes de l’INRAE et Membre extérieur nommé de la Commission de Spécialistes 66, 67, 68, 69èmes Sections de l’Université Paris-Sud / Centre d’Orsay</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Lecteur d’articles pour Agronomie, Febs letter, Journal of experimental Botany, Molecular and General, Genomic Plant Cell Reports, Plant Physiol, Plant Physiology and Biochemistry, Plant Science, Sex Plant Reprod, Crop Science, Nature Protocols, Bioengineered, BMC Genomics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Evaluateur de projets pour la NSF, Genome Quebec, l’ACTA, l’AFIRST, l’ANR, les départements GAP et BV, le Réseau francilien de Recherche pour le Développement Soutenable (DIM DS), le Laboratoire Interdisciplinaire des Energies de Demain (Sorbonne-Paris Diderot) et de structures de recherche (AERES, Swedish Council for Forestry and Agricultural Research)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre des Comités Thématiques Génoplante « GOP » (Pois, Tournesol, Colza) depuis leur création (phase I et II), « Nouveaux Outils » et « Oléoprotéagineux »</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité de rédaction de la revue Biofutur (Rédac chef : C. Tastemain) (une réunion mensuelle) (Septembre 98 à Juillet 2000)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité scientifique du CIBA (International Consortium in Advance Biology) mis en place par l’EMBRAPA (Brésil) et le CIRAD, l’IRD et L’INRAE et destiné à financer des projets collaboratifs entre les deux pays.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de l’Atelier Réflexion Prospectives VegA (Coord P Colonna, F Houillier) (2008-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la Commission National des Outils Communs (CNOC) INRAE depuis juin 2009.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du Conseil Scientifique du DGAP de 2005 à 2011.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommé du Conseil Scientifique de SPE de 2011 à 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre nommé du Conseil de Gestion du BAP de 2011 à 2016</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Suppléant de F. Gaymard au sein du groupe piloté par le MESR/SGDSN et chargé de la mise en place mise en place de la règlementation sur la Protection du Potentiel Scientifique et Technique depuis Avril 2014.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil Scientifique du Haut Conseil aux Biotechnologies (HCB) de 2009 à 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Comité d'Expertise des Utilisations Confinées d'Organismes génétiquement modifiés (CEUCO) depuis 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre pérenne du panel OGM de l’EFSA (European Food Safety Authority) depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions et programmes à l’étranger</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1986/87 : Service National en coopération au Brésil</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1988/89 : Stage post-doctoral en Belgique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Missions courtes :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1985 : Mission à l’Université de Jérusalem, Rehovot, Israël (A. Altmann) et Stage au Friedrich Miescher Institut à Bâle, Suisse (I. Potrykus)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1989 : Mission à l'EMBRAPA, à Brasìlia, Brésil (V. Carneiro)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 1996 : Mission aux Etats-Unis d’information sur les relations INRAE-USA dans le domaine des biotechnologies végétales (Du Pont - E. Krebbers), (Université du Michigan - J. Ohlrogge)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 2008 (3-10 mai) : Mission d’information aux Etats-Unis (avec P Colonna et F Houllier) sur le thème « Biomasse, biotechnologies, bioénergies et chimie verte » (Louisiane/San Francisco).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative screening for mutants affected in seed oil/protein allocation identifies TRANSPARENT TESTA7 as a regulator of oil accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Niñoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (6), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.70269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing guidelines for their adequacy for the food and feed risk assessment of genetically modified plants obtained through synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape MON 94100 for food and feed uses, under regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2020‐169)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on the assessment of genetically modified oilseed rape MS11 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐BE‐2016‐138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of new sequencing information for genetically modified cotton DAS‐24236‐5 × DAS‐21Ø23‐5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (6), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean A5547‐127 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (6), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of a new bioinformatics evaluation of the insertion sites of genetically modified soybean event 40‐3‐2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP4114 × MON 810 × MIR604 × NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2018‐150)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on development needs for the allergenicity and protein safety assessment of food and feed products derived from biotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro random mutagenesis techniques in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (11), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on application (EFSA‐GMO‐NL‐2010‐85) for authorisation of food and feed containing, consisting of and produced from genetically modified soybean MON 87769 × MON 89788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of existing guidelines for their adequacy for the molecular characterisation and environmental risk assessment of genetically modified plants obtained through synthetic biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.e06301. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape 73496 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2012‐109)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (6), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean GMB151 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2018‐153)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton GHB614 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA–GMO–RX–018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (11), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize NK603 × T25 × DAS‐40278‐9 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2019‐164)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (12), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MZIR098 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA-GMO-DE-2017-142)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of the EFSA Opinion on site‐directed nucleases type 3 for the safety assessment of plants developed using site‐directed nucleases type 1 and 2 and oligonucleotide‐directed mutagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 87705 3 MON 87708 3 MON 89788, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA-GMO-NL-2015-126)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize 1507 × MIR162 × MON810 × NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2015‐127)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 88017 × MON 810 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement on in vitro protein digestibility tests in allergenicity and protein safety assessment of genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of the public consultation on the draft Scientific Opinion on the applicability of the EFSA Opinion on site‐directed nucleases type 3 for the safety assessment of plants developed using site‐directed nucleases type 1 and 2 and oligonucleotide‐directed mutagenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hejatko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2020.en-1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequacy and sufficiency evaluation of existing EFSA guidelines for the molecular characterisation, environmental risk assessment and post‐market environmental monitoring of genetically modified insects containing engineered gene drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian C Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 88017 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-014) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize Bt11 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. gmo Efsa Panel On Genetically Modified Organisms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on application (EFSA-GMO-NL-2009-75) for placing on the market of genetically modified oilseed rape Ms8 3 Rf3 3 GT73 and subcombinations, which have not been authorised previously (i.e. Ms8 3 GT73 and Rf3 3 GT73) independently of their origin, for food and feed uses, import and processing, with the exception of isolated seed protein for food, under Regulation (EC) No 1829/2003), taking into consideration additional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape MS11 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐BE‐2016‐138)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-flowering biotic and abiotic stresses impact nitrogen use efficiency and seed filling in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marmagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (15), pp.4578-4590. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean SYHT0H2 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA-GMO-DE- 2012-111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.5946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape GT73 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-002) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2020.6199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87427 × MON 87460 × MON 89034 × 1507 × MON 87411 × 59122 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2017‐139)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. GMO EFSA Panel on Genetically Modified Organisms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean–louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2021.6351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87427 3 MON 87460 3 MON 89034 3 MIR162 3 NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA-GMO-NL-2016-134)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87427 × MON 89034 × MIR162 × NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2016‐131)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (7), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-015) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 3 1507 3 NK603 3 DAS-40278-9 and subcombinations independently of their origin for food and feed uses, import and processing, under Regulation (EC) No 1829-2003 (application EFSA-GMO-NL-2013-112)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA Panel on Genetically Modified Organisms (GMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize Bt11 × MIR162 × MIR604 × 1507 × 5307 × GA21 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2011‐103)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.e5634. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape T45 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean A2704‐12 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 × 1507 × MON 88017 × 59122 × DAS‐40278‐9 and subcombinations independently of their origin for food and feed uses, import and processing under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2013‐113)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on application (EFSA-GMO-UK-2006-34) for authorisation of food and feed containing, consisting of and produced from genetically modified maize 3272 EFSA Panel on Genetically Modified Organisms (GMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lanzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 87708 × MON 89788 × A5547‐127, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2016‐135)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Paraskevopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Du Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (7), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MIR604 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-013) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87403 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐BE‐2015‐125)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87411 for food and feed uses, import and processing, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2015‐124)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (6), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize Bt11 x MIR162 x 1507 x GA21 and three subcombinations independently of their origin, for food and feed uses under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2010‐86)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (7), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize NK603 x MON810 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MZHG0JG for food and feed uses, import and processing under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2016‐133)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (11), pp.e5469. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize 4114 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2014‐123)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note on the quality of DNA sequencing for the molecular characterisation of genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacubera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (7), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified LLCotton25 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (11), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 89788 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA-GMO-RX-011) EFSA Panel on Genetically Modified Organisms (GMO), Panel members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Efsa Panel On Genetically Modified Organisms (gmo)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ardizzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving seed oil and protein content in Brassicaceae: some new genetic insights from &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (6), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton GHB614 × LLCotton25 × MON 15985 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2011‐94)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement complementing the EFSA Scientific Opinion on application (EFSA‐GMO‐DE‐2011‐95) for the placing on the market of genetically modified maize 5307 for food and feed uses, import and processing under Regulation (EC) No 1829/2003 from Syngenta Crop Protection AG taking into consideration an additional toxicological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton GHB614 × T304‐40 × GHB119 for food and feed uses, import and processing under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2014‐122)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (7), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanatory note on the determination of newly expressed protein levels in the context of genetically modified plant applications for EU market authorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Paraskevopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Du Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (8), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2018.EN-1466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize 1507 × NK603 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (7), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on an application for renewal of authorisation for continued marketing of maize 1507 and derived food and feed submitted under Articles 11 and 23 of Regulation (EC) No 1829/2003 by Pioneer Overseas Corporation and Dow AgroSciences LLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of information on the subcombination Bt11 × 1507 × GA21, related to the application of Syngenta (EFSA‐GMO‐DE‐2011‐99) for authorisation of food and feed containing, consisting and produced from genetically modified maize Bt11 × 59122 × MIR604 × 1507 × GA21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (12), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on application EFSA‐GMO‐NL‐2013‐119 for authorisation of genetically modified glufosinate‐ammonium‐ and glyphosate‐tolerant oilseed rape MON 88302 × MS8 × RF3 and subcombinations independently of their origin, for food and feed uses, import and processing submitted in accordance with Regulation (EC) No 1829/2003 by Monsanto Company and Bayer CropScience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on allergenicity assessment of genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (6), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual post‐market environmental monitoring (PMEM) report on the cultivation of genetically modified maize MON 810 in 2015 from Monsanto Europe S.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize 1507 × 59122 × MON810 × NK603 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2011‐92)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on application EFSA‐GMO‐NL‐2013‐120 for authorisation of genetically modified soybean FG72 × A5547‐127 for food and feed uses, import and processing submitted in accordance with Regulation (EC) No 1829/2003 by Bayer CropScience LP and M.S. Technologies LLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on application EFSA‐GMO‐BE‐2013‐117 for authorisation of genetically modified maize MON 87427 × MON 89034 × NK603 and subcombinations independently of their origin, for food and feed uses, import and processing submitted under Regulation (EC) No 1829/2003 by Monsanto Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (8), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of the European Member States and Public consultations on the draft guidance for the risk assessment of the presence at low level of genetically modified plant material in imported food and feed under Regulation (EC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda De Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-132. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2017.EN-1329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance for the risk assessment of the presence at low level of genetically modified plant material in imported food and feed under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize GA21 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (10), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape MS8, RF3 and MS8×RF3 for renewal of authorisation under regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on an application for renewal of authorisation for continued marketing of maize 59122 and derived food and feed submitted under articles 11 and 23 of Regulation (EC) No 1829/2003 by Pioneer Overseas Corporation and Dow AgroSciences LLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (6), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified sugar beet H7‐1 for renewal of authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2017.5065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Pioneer (EFSA-GMO-NL-2007-47) for the placing on the market of the herbicide-tolerant, high-oleic acid, genetically modified soybean 305423 × 40-3-2 for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; seed content QTL mapping using high-throughput phenotyping: the assets of near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1682), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.01682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by DOW AgroSciences LLC (EFSA‐GMO‐NL‐2010‐89) for placing on the market the genetically modified herbicide‐tolerant maize DAS‐40278‐9 for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual post-market environmental monitoring (PMEM) report on the cultivation of genetically modified maize MON 810 in 2014 from Monsanto Europe S.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Bayer CropScience and Monsanto (EFSA-GMO-NL-2009-75) for placing on the market of genetically modified glufosinate-ammonium- and glyphosate-tolerant oilseed rape MS8 × RF3 × GT73 and subcombinations, which have not been authorised previously (i.e. MS8 × GT73 and RF3 × GT73) independently of their origin, for food and feed uses, import and processing, with the exception of isolated seed protein for food, under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (5), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part C notification (reference C/NL/13/02) from Suntory Holdings Limited for the import, distribution and retailing of carnation FLO-40685-2 cut flowers with modified petal colour for ornamental use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on application (EFSA-GMO-NL-2011-96) for the placing on the market of genetically modified insect-resistant and herbicide-tolerant cotton GHB119, for food and feed uses, import and processing under Regulation (EC) No 1829/2003 from Baye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (10), pp.e04586. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Syngenta (EFSA-GMO-DE-2011-99) for the placing on the market of maize Bt11 × 59122 × MIR604 × 1507 × GA21 and twenty subcombinations, which have not been authorised previously independently of their origin, for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (8), </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Dow Agrosciences LLC (EFSA-GMO-NL-2009-68) for placing on the market of cotton 281-24-236 × 3006-210-23 × MON 88913 for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanspeter Naegeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2016.4430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of new sequencing data of GM maize event GA21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikolaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revised annual post-market environmental monitoring (PMEM) report on the cultivation of genetically modified maize MON 810 in 2013 from Monsanto Europe S.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (11), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part C notification (reference C/NL/13/01) from Suntory Holdings Limited for the import, distribution and retailing of carnation SHD-27531-4 cut flowers with modified petal colour for ornamental use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (12), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application (EFSA-GMO-NL-2010-85) for the placing on the market of MON 87769 × MON 89788 soybean, genetically modified to contain stearidonic acid and be tolerant to glyphosate for food and feed uses, import and processing under Regulation (EC) No 1829/2003 from Monsanto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (10), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on an application by Syngenta (EFSA-GMO-DE-2009-66) for placing on the market of herbicide tolerant and insect resistant maize Bt11 × MIR162 × MIR604 × GA21 and subcombinations independently of their origin for food and feed uses, import and processing under Regulation (EC) No 1829/2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Nicholas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adinda de Schrijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Gathmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Antoni Gralak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (12), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional redundancy and/or ongoing pseudogenization among F-box protein genes expressed in Arabidopsis male gametophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobia Ikram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona-Maria Vesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.95-107. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00497-014-0243-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL meta-analysis in Arabidopsis reveals an interaction between leaf senescence and resource allocation to seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Soulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (14), pp.3949-3962. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eru125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenoscope: an automated large-scale phenotyping platform offering high spatial homogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien L. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie E. Gilbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid R. Ben Ameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (3), pp.534 - 544. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the plant ubiquitin regulatory X (UBX) domain-containing protein AtPUX7 in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka A. Debast Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine S. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 526 (2), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Raffaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0049261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide epigenetic perturbation jump-starts patterns of heritable variation found in nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colomé-Tatché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Edelist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wardenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (4), pp.1015-1017. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.111.128744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNP associated with alternative splicing of RPT5b causes unequal redundancy between RPT5a and RPT5b among Arabidopsis thaliana natural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Guyon-Debast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (158), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development and show accession-dependent redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Guyon-Debast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (2), pp.442-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of transgenerational epigenetic variation on complex traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe K. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Colombani-Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathilde Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.601 - 617. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promoter of the Arabidopsis thaliana BAN gene is active in proanthocyanidin-accumulating cells of the Brassica napus seed coat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathilde Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (4), pp.601-617. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-008-0667-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Guyon-Debast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 150 (3), pp.S 178. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The POK/AtVPS52 protein localizes to several distinct post-Golgi compartments in sporophytic and gametophytic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guermonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Smertenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vrielynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (11), pp.3087-98. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ern162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">γ-Tubulin is Essential for Microtubule Organization and Development in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pastuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Azimzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Goussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.1412-1425. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.105.039644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-tubulin is essential for microtubule organization and development in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pastuglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Azimzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Belcram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.1412-1425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis SKP1-like genes present a spectrum of expression profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52, pp.715-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis anaphase-promoting complex or cyclosome: molecular and genetic characterization of the APC2 subunit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Serralbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (10), pp.2370-82. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.013847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brassica napus skp1-like gene promoter drives GUS expression in Arabidopsis thaliana male and female gametophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (1), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transgenèse pour modifier la composition en acides gras de l’huile de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gigandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of rapeseed genes expressed early and specifically during development of the male gametophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourgoux-Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40, pp.857-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour modifier la composition en acides gras de l'huile de colza : la transgenèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gigandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de gènes chez les végétaux : les premiers pas avant la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 149, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of rapeseed genes expressed early and speciﬁcally during development of the male gametophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Fourgoux-Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (5), pp.857-872. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1006282507095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplasts, jailers of the transgenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.52-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sense and antisense methodologies for modifying the fatty acid composition of Arabidopsis thaliana oilseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Cartea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 136, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désaturases au coeur de la diversification des huiles végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 172, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique de la qualité de la graine de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 48, pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Allergologie et d'Immunologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37,8, pp.1102-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de la composition en acides gras des espèces oléagineuses majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (2), pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the fatty acid composition of the major oilseed types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2,2, pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (1), pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed and trangenesis: Industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1,1, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed as an important asset in biological-research on plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1,1, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le colza : un support d'etude privilegie de la biologie des vegetaux. Dossier : colza et transgenese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (1), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of Asparagus officinalis L. long-term embryogenic callus and regeneration of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (3), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00239092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a spontaneous rapeseed mutant tolerant to sulfonylurea and imidazolinone herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Issaka Magha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 111, pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of γ-linolenic acid in developing seeds of borgae (Borago officinalis L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Le Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1158 (1), pp.52-58. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0304-4165(93)90096-Q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de transfert de gènes dans les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Commun - Académie des Sciences, CADAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular analysis of transgenic rapeseed plants obtained by direct transfer of two separate plasmids containing, respectively, the cauliflower mosaic virus coat protein gene and a selectable marker gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Montane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 91, pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genie genetique et amelioration de la qualite chez le colza : perspectives methodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 77 (8), pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the 2S albumin from Bertholletia excelsa in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R.P. de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Schwarztein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and General Genetics MGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 221, pp.306-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of the Arabidopsis 2S albumin genes and the effect of increasing gene family size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grossi de Sa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 2, pp.469-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protoplastes et transfert direct de genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51, pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable accumulation of modified 2S albumin seed storage proteins with higher methionine contents in transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Montagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 94, pp.970-979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic plants of lettuce (Lactuca sativa) obtained through electroporation of protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology (New York)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Lycopersicon peruvianum and Lycopersicon esculentum mesophyll protoplasts by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Christine Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Vastra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chupeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 65 (1), pp.63-75. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9452(89)90208-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of somatic hybrids between diploid clones of potato ( Solanum tuberosum L.) transformed by direct gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 78, pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of trasgenic tobacco plants obtained by liposome-mediated transformation: absence of evidence for the mutagenic effect of inserted sequences in sixty characterized transformants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spielmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goujaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 80 (5), pp.361-367. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.jhered.a110875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct gene transfer by electroporation in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 52 (1-2), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-9452(87)90112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a transient expression assay for the optimization of direct gene transfer into tobacco mesophyll protoplasts by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 69 (6-7), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(87)90181-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of T-DNA in plants regenerated from roots transformed by Agrobacterium rhizogenes strain A4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pamboukdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casse Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and General Genetics MGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 206 (3), pp.387-392. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00428876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of oilseed rape (Brassica napu) by Ri T-DNA of Agrobacterium rhizogenes strain A4 and analysis of inheritance of the transformed phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and General Genetics MGG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 206, pp.382-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of &amp;quot;in vitro methods&amp;quot; in plant breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 3, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes in vitro et productions végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rajnchapel-Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 39, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Arabidopsis EMS-induced mutants altered in seed storage compound homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Emmenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mitogen-Activated Protein Kinase 12 is involved in Arabidopsis seed filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRAINES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the UPS pathway in sexual reproduction: Screening for Arabidopsis gametophytic mutations affecting F-box protein genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Debast Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Debast Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an UBX gene sub-family that is preferentially expressed in pollen: functional genes or pseudogenes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Sep 2007, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen tube growth mutations in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guermonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouchka Guyon Debast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lobstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression analysis of the 19 Arabidopsis SKP1-like genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Arabidopsis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives de l'amélioration des plantes vues par les acteurs et les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'amélioration des plantes : continuités et ruptures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADRIA - ITERG sur les moddifications génétiques des oléagineaux et biotechnologie pour une diversification des matières premières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brassica napus skp1-like gene promoter drives GUS expression in Arabidopsis thaliana male and female gametophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marrocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGM végétaux : conséquences sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées parisiennes d'allergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'allergologie et d'immunologie clinique, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la recherche sur les colzas à basse teneur en acide α-linolénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. carrefour de la sélection du colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of rapeseed (Brassica napus) genes specifically expressed in microspores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassica 97 - Symposium on Brassicas tenth crucifer genetics workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a gene promoter which directs specific expression in young rapeseed petals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brassica 97 - Symposium on Brassicas tenth crucifer genetics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of rapeseed (Brassica napus) genes specifically expressed in microspore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS symposium on Brassicas. 10. Crucifer genetics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a gene promoter which directs specific expression in young rapeseed petals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS symposium on Brassicas. 10. Crucifer genetics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of fatty acid composition in rapeseed oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Cartea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Migdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe d’Etude et de Recherche sur les Lipides et les Lipoprotéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Brassica napus genes specifically expressed in uninucleate microspores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control of Plant Development : Genes and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin (UCD). IRL., Jul 1996, Dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage et analyse de promoteur(s) de gène(s) s’exprimant spécifiquement dans les microspores uninuclées de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haouazine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Forum des Jeunes chercheurs en Physiologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de la composition en acides gras du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Carrefour : Sélection du colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de la composition en acides gras des espèces oléagineuses majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acide α-linolénique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. carrefour de la sélection du colza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de promoteurs tissu-spécifiques chez le colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques de l'UFR des Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-linolenic acid biosynthesis in microsomal membranes of developing Borago officinalis seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazliak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Plant Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Jerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acide alpha linoléique présente un grand intérêt nutritionnel et pharmaceutique. Comment se forme-t-il dans la bourrache ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Demandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthèse d'un acide gras polyinsaturé, l'acide alpha linoléique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Demandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'UFR des Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation genetique et amelioration du colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Primard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bechtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage a Jean Pernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert direct du gène de la protéine de capside du virus de la mosaïque du chou-fleur et du gène de la phosphinothricine acétyltransférase dans le colza (Brassica napus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1991, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protoplasts and direct gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., 1990, NA, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection du colza oleagineux pour des usages alimentaires et industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Kader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Chevreul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protoplastes et transfert direct de genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire de la culture in vitro chez les vegetaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protoplastes et transfert direct de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. colloque de la section française de l' lnternational Association for Plant Tissue Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de caracteres genéticos em plantas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.B de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J.A Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.O Holmstron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Piracicaba, Sao Paulo, Brasil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire de biologie moléculaire INRA - CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert direct de gènes dans des protoplastes de plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la transformation des plantes cultivées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biosem., 1988, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of direct gene transfer technologies by electroporation of higher plant protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moët-Hennessy Conference Electronique et Pilotage des Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapeseed transformation by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAP meeting on genetic manipulation and regeneration of model and crop plants in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct gene transfer in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Plant Molecular Biology CNRS/INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of direct gene transfer into tobacco mesophyll protoplasts by electroporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Plant Molecular Biology CNRS/INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of Arabidopsis EMS-induced mutants altered in seed storage compound homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Emmenecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of seed quality in Brassicaceae seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Crucifer-Genetics-Conference-Brassica-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique de la qualité de la graine chez Arabidopsis et le colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corlouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAINES 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montpellier, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared reflectance spectroscopy in four recombinant inbred line populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Orléans, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering interaction between leaf senescence and nitrogen remobilization into seeds using natural variation in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marmagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Arabidopsis Research (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Arabidopsis natural variation in seed content using Near-Infrared Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Arabidopsis Research (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput analysis of Arabidopsis seed lipid, protein, carbon and nitrogen content by Near-Infrared Reflectance Spectroscopy in four recombinant inbred line populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2013. 4ime colloque national du réseau francais de biologie des graines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between leaf senescence and resource allocation for seed filling in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Durandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Soulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Workshop on Leaf Senescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Versailles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the relationships between leaf senescence, flowering time and plant productivity by using quantitative genetics and natural variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Soulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NA, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial sequences of Alanyl-tRNA Synthetase cDNAs from A. thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Mireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Samll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International ISPMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tucson, Arizona, United States. 3rd International ISPMB Congress, Tucson, Arizona, Etats-Unis. Abstracts, 964, 1991, 3rd International ISPMB Congress, Tucson, Arizona, Etats-Unis. Abstracts, 964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of rapeseed (Brassica napus ) and Nicotiana plumbaginifolia by Agrobacterium rhizogenes A4 : regeneration of transformed plants and structure of the T-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tepfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Lunteren Lectures on Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, NA, France. 19, 1985, 17th Lunteren Lectures on Molecular Genetics, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du HCB pour l’utilisation confinée d’organismes génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 212 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique végétale à l'INRA. Document principalement destiné aux enseignants, aux étudiants...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Budar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnes Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BV 98, CNED, 1995, Biotechnologies Végétales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring and winter rapeseed varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Primard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation of plants and soil microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 1995, 0-521-45089-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oleagineux: le colza oleagineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation and regeneration of oilseed rape protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant tissue culture manual. Fundamentals and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic publishers, 1991, 0-7923-1115-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automaton for plant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Absent. EAPP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoteur spécifique des pétales et procédés d'obtention de plantes à fleurs sans pétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 97 11832. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoteur spécifique des microspores et procédé d’obtention de plantes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fourgoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 97 11812/98 94 53 66.7. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed composition in Arabidopsis dataset collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jasinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/H9UHNX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP910521 (application GMFF‐2021‐2473)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments in biotechnology applied to microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie George Firbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on the ANSES analysis of Annex I of the EC proposal COM (2023) 411 (EFSA‐Q‐2024‐00178)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP23211 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2019‐163)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 × 1507 × MON 88017 × 59122 and 8 out of 10 of its subcombinations for renewal authorisation under Regulation (EC) No 1829/2003 (dossier GMFF‐2022‐9170)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 810 for renewal authorisation under Regulation (EC) No 1829/2003 (dossier GMFF‐2022‐9450)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 94804 (application GMFF‐2022‐10651)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP202216 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2019‐159)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP915635 for food and feed uses, under regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2020‐172)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 × 1507 × NK603 for renewal authorisation under Regulation (EC) No 1829/2003 (application GMFF‐2022‐3670)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 95275 (application GMFF‐2022‐5890)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize Bt11 × MIR162 × MIR604 × MON 89034 × 5307 × GA21 and 30 subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2018‐149)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.8011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of additional information on maize MIR162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 87419 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2017‐140)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape MS8, RF3 and MS8 × RF3 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton COT102 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2017‐141)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.8031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal dietary exposure in the risk assessment of feed derived from genetically modified plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize GA21 × T25 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐DE‐2016‐137)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape GT73 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐026/1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 89034 × 1507 × MIR162 × NK603 × DAS‐40278‐9 for food and feed uses, under regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2018‐151)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MIR162 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize MON 95379 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2020‐170)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 87701 × MON 89788 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified oilseed rape GT73 for placing on the market of isolated seed protein for food under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐026/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean 40‐3‐2 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for risk assessment of plants produced by targeted mutagenesis, cisgenesis and intragenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified Maize MON 87429 for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐NL‐2019‐161)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated scientific opinion on plants developed through cisgenesis and intragenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified maize DP4114 × MON 89034 × MON 87411 × DAS‐40278‐9 and subcombinations, for food and feed uses, under Regulation (EC) No 1829/2003 (application EFSA GMO‐NL‐2020‐171)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified soybean MON 87701 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of genetically modified cotton 281‐24‐236 × 3006‐210‐23 for renewal authorisation under Regulation (EC) No 1829/2003 (application EFSA‐GMO‐RX‐019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Crawford Dewhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2022.7587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bérengère Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0163, Anses. 2025, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avis-cs-hcb-projet-decret-modifiant-code-environnement-200707-rev-201203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] hcb. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut Conseil des biotechnologies -244, boulevard Saint-Germain 75007 Paris -www.hautconseildesbiotechnologies.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] HCB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine de l’ANSM. Paris le 20 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Franche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotecjnologies. 2019, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB – dossier 2018-150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 130919-saisine HCB - dossier C-NL-13-01 concernant le dossier C/NL/13/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130213-saisine HCB-B/FR/12.12.011 concernant le dossier B/FR/12.12.01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant les recommandations du Comité de surveillance biologique du territoire relatives à la surveillance des PGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110120-saisine HCB- dossier 2009-69 concernant le dossier EFSA-GMO-NL-2009-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation genetique du colza (Brassica napus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guerche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Universite, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02855733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId743"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8354152F"/>
+    <w:nsid w:val="2FAF5351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-guerche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8740-6916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03382164X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philippe.guerche@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ni&#241;oles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70269" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Mullins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Dalmay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford Dewhurst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Epstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7410" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7190" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Naegeli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6610" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6424" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Efsa Panel On Genetically Modified Organisms (gmo)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Veronesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ardizzone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo de Sanctis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6171" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6299" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Dewhurst" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6297" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6348" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6350" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6375" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hejatko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.en-1972" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. gmo Efsa Panel On Genetically Modified Organisms" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.5946" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6199" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. GMO EFSA Panel on Genetically Modified Organisms" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;louis Bresson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5774" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5597" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5523" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5845" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5522" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5847" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5635" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5521" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lanzoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Paraskevopoulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ramon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Du Jardin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5733" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nicholas Birch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinda de Schrijver" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Antoni Gralak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5225" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5310" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5473" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915336v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5468" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5309" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5163" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5469" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5280" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacubera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5345" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187473v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5233" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5349" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2018.EN-1466" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4659" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4922" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4744" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Antoni Gralak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603185v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj&#160;antoni Gralak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4767" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj&#160;antoni Gralak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4862" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4805" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619372v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5000" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915292v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinda De Schrijver" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2017.EN-1329" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5048" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4861" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5065" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4566" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603906v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4642" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4633" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Gathmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4446" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603914v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4466" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603975v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4431" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4586" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603915v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4567" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4430" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4358" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603466v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4256" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4296" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4295" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4297" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Ikram" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pereira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-014-0243-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000836v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka A. Debast Guyon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.05.056" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6K6RD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004455v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Serrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien L. Bach" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Gilbault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Ben Ameur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12131" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604163v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colom&#233;-Tatch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edelist" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wardenaar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.128744" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656692v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carpentier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657516v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.474" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL7LV8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856121v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guermonprez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Crosnier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern162" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Belcram" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.039644" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093198v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastuglia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azimzadeh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camilleri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belcram" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670946v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135146v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serralbo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.013847" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601140v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gigandon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigandon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689041v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourgoux-Nicol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haouazine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693245v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961364v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fourgoux-Nicol" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Haouazine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006282507095" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MKQ16QX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689240v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cartea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migdal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Galle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600706v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601125v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695495v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684989v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707745v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600831v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600830v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600829v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707660v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600620v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00239092" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WRG31K21-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602188v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Le Bastard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demandre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubacq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4165(93)90096-Q" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGCDKFH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707356v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issaka Magha" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701714v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Montane" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699459v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kader" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711403v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tire" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grossi de Sa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Clercq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702833v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.P. de Almeida" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Schwarztein" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gander" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebbers" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702886v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandewiele" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Damme" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725052v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chupeau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vastra" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608655v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christine Chupeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chupeau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(89)90208-2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZWP109-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725827v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600626v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spielmann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesaint" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jhered.a110875" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-803GC0FR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926867v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourneur" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paszkowski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(87)90112-9" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0ML39VT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Moullec" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(87)90181-7" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFZ9446H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718170v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tepfer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601038v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pamboukdjian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse Delbart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00428876" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68111FF8271B1A2FADD6BC36A19C96CCA973DF04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600723v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601587v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rajnchapel-Messai" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600713v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon Debast" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lobstein" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600855v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600737v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600712v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouaud" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ridel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950587v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600740v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600711v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourgoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600710v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brocard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766415v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767047v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600714v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601426v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600721v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fourgoux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelletier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600731v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600739v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600720v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776868v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joseph" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazliak" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600719v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Galle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demandre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Joseph" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601135v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Dubacq" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777013v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600716v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rouan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alibert" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600627v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776037v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846319v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600734v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600717v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B de Castro" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A Sampaio" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O Holmstron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600741v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600733v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600743v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600742v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600725v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601314v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Le Moullec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754393v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739890v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739889v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739797v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933562v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933540v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605473v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601134v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Samll" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600724v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604551v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833556v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601132v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843726v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843329v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848775v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602017v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Balasse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601094v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brocard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601095v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859004v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/H9UHNX" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175780v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8887" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175787v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie George Firbank" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8895" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175808v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8655" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175825v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8483" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175789v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8894" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175793v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8715" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175820v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8489" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175797v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8714" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175828v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8490" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175800v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8716" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175782v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8886" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175850v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.8011" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175858v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7935" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175864v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7730" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175856v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7934" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175847v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.8031" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175867v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7732" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175860v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7729" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175978v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7563" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175974v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7618" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175962v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7589" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175980v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7451" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175965v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7588" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175979v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7562" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175958v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7684" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175973v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7590" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175956v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7685" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175976v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7621" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175967v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7619" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175952v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7683" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175970v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7587" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327530v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917764v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Franche" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327332v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326889v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807779v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915585v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809619v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916000v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915993v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855733v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-guerche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8740-6916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03382164X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philippe.guerche@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ni&#241;oles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70269" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Mullins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Dalmay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford Dewhurst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Epstein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7410" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M Epstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7411" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7190" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7345" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Naegeli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6610" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bresson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6424" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Efsa Panel On Genetically Modified Organisms (gmo)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Veronesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ardizzone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo de Sanctis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6171" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6299" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327953v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6348" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6375" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hejatko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2020.en-1972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C Dewhurst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6297" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. gmo Efsa Panel On Genetically Modified Organisms" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6200" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327549v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.5946" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2020.6199" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. GMO EFSA Panel on Genetically Modified Organisms" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;louis Bresson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2021.6351" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5774" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5522" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5635" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5597" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618517v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5523" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5521" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lanzoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915335v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Paraskevopoulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ramon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Du Jardin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5733" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5846" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nicholas Birch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinda de Schrijver" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Antoni Gralak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5225" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5310" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5309" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5163" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618090v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5469" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5280" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacubera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5345" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187458v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5473" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5468" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629201v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187473v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5213" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5233" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5349" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2018.EN-1466" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5347" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4659" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Antoni Gralak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4745" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj&#160;antoni Gralak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4767" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj&#160;antoni Gralak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4862" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603204v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4805" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5000" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4744" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4922" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915292v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinda De Schrijver" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2017.EN-1329" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5048" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4861" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.5065" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603918v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4566" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Moulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01682" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4633" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603908v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Gathmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4446" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4466" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4431" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4586" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4567" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603909v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2016.4430" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4296" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4295" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602119v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4358" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603466v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4256" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602142v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4297" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204060v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Ikram" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-014-0243-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru125" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Serrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien L. Bach" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Gilbault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Ben Ameur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12131" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka A. Debast Guyon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.05.056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6K6RD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colom&#233;-Tatch&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edelist" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wardenaar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.128744" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656692v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carpentier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-008-0667-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.474" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL7LV8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guermonprez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Crosnier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern162" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667200v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pastuglia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Belcram" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.039644" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093198v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pastuglia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azimzadeh" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goussot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camilleri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belcram" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670946v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marrocco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135146v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Capron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serralbo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Parmentier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.013847" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692217v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601140v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gigandon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689041v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourgoux-Nicol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haouazine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693312v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigandon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693245v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961364v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fourgoux-Nicol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Haouazine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1006282507095" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MKQ16QX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600706v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689240v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cartea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migdal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Galle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695495v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684989v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601125v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707745v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600831v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707741v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600829v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600830v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707660v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600620v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delbreil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jullien" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00239092" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-WRG31K21-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707356v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Issaka Magha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bregeon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602188v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Le Bastard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joseph" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demandre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubacq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4165(93)90096-Q" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDGCDKFH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600730v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701714v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Montane" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699459v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kader" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702833v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.P. de Almeida" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Schwarztein" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gander" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebbers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711403v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grossi de Sa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Clercq" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702886v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711401v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandewiele" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Damme" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725052v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chupeau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Vastra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608655v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christine Chupeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chupeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(89)90208-2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZWP109-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725827v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecerf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600626v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spielmann" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goujaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesaint" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.jhered.a110875" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-803GC0FR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926867v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charbonnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouanin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourneur" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paszkowski" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(87)90112-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0ML39VT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601088v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Moullec" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(87)90181-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFZ9446H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601038v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pamboukdjian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse Delbart" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00428876" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68111FF8271B1A2FADD6BC36A19C96CCA973DF04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718170v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tepfer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600723v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601587v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rajnchapel-Messai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754382v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Emmenecker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734026v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600713v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon Debast" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lobstein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hme" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601139v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600855v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600737v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600712v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drouaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ridel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950587v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600740v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600711v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourgoux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600710v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brocard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766415v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767047v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601426v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600714v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600721v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fourgoux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelletier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600731v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600732v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600739v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600720v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776868v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joseph" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazliak" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601135v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Galle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Demandre" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Joseph" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Dubacq" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600719v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777013v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600716v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rouan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herv&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alibert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600627v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776037v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846319v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600734v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600717v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.B de Castro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A Sampaio" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O Holmstron" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600741v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600733v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600743v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600742v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600725v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601314v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Le Moullec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754393v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733769v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guilbert" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734028v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739890v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739889v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739797v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933540v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933562v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605473v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601134v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mireau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Samll" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600724v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604551v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833556v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601132v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843726v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843329v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848775v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602017v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouchez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Balasse" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601094v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brocard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601095v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859004v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/H9UHNX" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175780v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8887" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175787v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie George Firbank" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8895" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175789v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8894" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175825v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8483" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175793v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8715" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175820v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8489" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175797v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8714" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175808v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8655" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175828v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8490" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175800v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8716" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175782v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8886" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175850v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.8011" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175858v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7935" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175864v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7730" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175856v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7934" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175847v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.8031" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175867v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7732" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175860v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7729" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175978v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7563" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175980v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7451" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175979v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7562" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175965v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7588" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175958v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7684" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175973v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7590" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175956v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7685" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175974v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7618" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175962v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7589" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175976v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7621" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175967v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7619" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175952v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7683" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175970v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.7587" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327530v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327332v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917764v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Franche" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326889v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807779v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915585v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809619v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916000v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915993v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855733v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>