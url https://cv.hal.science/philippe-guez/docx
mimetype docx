--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -100,3603 +100,3603 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’article 1171 du Code civil n’est pas applicable à l’appréciation d’un éventuel déséquilibre significatif d’une clause d’élection de for conclue entre deux professionnels dans un contrat d’adhésion (Note sur Cass. 1re civ., 2 avril 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.614--619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’opposabilité de la clause d’élection de for au tiers porteur d’un connaissement, encore et toujours (Note sur CJUE, 25 avril 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.63--67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’article 1171 du Code civil n’est pas applicable à l’appréciation d’un éventuel déséquilibre significatif d’une clause d’élection de for conclue entre deux professionnels dans un contrat d’adhésion (Note sur Cass. 1re civ., 2 avril 2025)</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une meilleure prise en compte de la pluriparentalité en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur les éventuelles modifications du conflit de lois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.80--84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation par la CJUE de la technique du browse wrapping (Note sous CJUE, 24 novembre 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.614--619</w:t>
+              <w:t xml:space="preserve">, 2023, pp.697--699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 990</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le professionnel cessionnaire d’une créance en réparation qui ne peut utiliser le forum actoris institué pour protéger la victime peut se prévaloir du for délictuel ou du for de la succursale (Note sous CJUE, 3e ch., 20 mai 2021 et CJUE, 8e ch., 21 octobre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.535--537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.80--84</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la Convention de Vienne sur la vente internationale de marchandises à l’action récursoire du vendeur final contre son propre vendeur (Note sous Cass. com., 3 février 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.503--506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Validation par la CJUE de la technique du browse wrapping (Note sous CJUE, 24 novembre 2022)</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de la clause d’élection de for au cessionnaire de la créance (Note sous CJUE, 1re ch., 18 novembre 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.697--699</w:t>
+              <w:t xml:space="preserve">, 2021, pp.534--536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le professionnel cessionnaire d’une créance en réparation qui ne peut utiliser le forum actoris institué pour protéger la victime peut se prévaloir du for délictuel ou du for de la succursale (Note sous CJUE, 3e ch., 20 mai 2021 et CJUE, 8e ch., 21 octobre 2021)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action visant à faire cesser des agissements anticoncurrentiels mise en œuvre dans le cadre d’un contrat relève de la matière délictuelle (Note sous CJUE, gd. ch., 24 novembre 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.535--537</w:t>
+              <w:t xml:space="preserve">, 2021, pp.526--529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Application de la Convention de Vienne sur la vente internationale de marchandises à l’action récursoire du vendeur final contre son propre vendeur (Note sous Cass. com., 3 février 2021)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence spéciale en matière de succursale et transport aérien (Note sous CJUE, 11 avril 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.503--506</w:t>
+              <w:t xml:space="preserve">, 2020, pp.253--254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transmission de la clause d’élection de for au cessionnaire de la créance (Note sous CJUE, 1re ch., 18 novembre 2020)</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litige “en matière de contrat individuel de travail” et dirigeants sociaux (Note sous CJUE, 11 avril 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.534--536</w:t>
+              <w:t xml:space="preserve">, 2020, pp.255--257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’action visant à faire cesser des agissements anticoncurrentiels mise en œuvre dans le cadre d’un contrat relève de la matière délictuelle (Note sous CJUE, gd. ch., 24 novembre 2020)</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inopposabilité de la clause d’élection de for à l’assuré bénéficiaire non-souscripteur du contrat lorsqu’il est domicilié dans un autre État contractant que le preneur d’assurance et l’assureur (Note sous Cass. 3e civ., 4 avril 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.526--529</w:t>
+              <w:t xml:space="preserve">, 2020, pp.254--255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inopposabilité de la clause d’élection de for à l’assuré bénéficiaire non-souscripteur du contrat lorsqu’il est domicilié dans un autre État contractant que le preneur d’assurance et l’assureur (Note sous Cass. 3e civ., 4 avril 2019)</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du règlement “Rome I” au contrat de fiducie (Note sous CJUE, 3 octobre 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.254--255</w:t>
+              <w:t xml:space="preserve">, 2020, pp.242--245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Litige “en matière de contrat individuel de travail” et dirigeants sociaux (Note sous CJUE, 11 avril 2019)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption de la Convention de La Haye du 2 juillet 2019 sur la reconnaissance et l’exécution des jugements étrangers en matière civile et commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.255--257</w:t>
+              <w:t xml:space="preserve">, 2020, pp.265--267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compétence spéciale en matière de succursale et transport aérien (Note sous CJUE, 11 avril 2019)</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi applicable à l’action directe de la personne lésée contre l’assureur (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.253--254</w:t>
+              <w:t xml:space="preserve">, 2019, pp.186--187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adoption de la Convention de La Haye du 2 juillet 2019 sur la reconnaissance et l’exécution des jugements étrangers en matière civile et commerciale</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions d’application d’une clause d’élection de for en matière de pratiques anticoncurrentielles (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.265--267</w:t>
+              <w:t xml:space="preserve">, 2019, pp.205--207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’application du règlement “Rome I” au contrat de fiducie (Note sous CJUE, 3 octobre 2019)</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréciation du lien entre la demande principale et la demande reconventionnelle au sens de l’article 8§3 du règlement “Bruxelles I bis” (Note sous CJUE, 31 mai 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.242--245</w:t>
+              <w:t xml:space="preserve">, 2019, pp.198--199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’appréciation du lien entre la demande principale et la demande reconventionnelle au sens de l’article 8§3 du règlement “Bruxelles I bis” (Note sous CJUE, 31 mai 2018)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination du for contractuel en matière d’indemnisation des passagers à la suite de retards de vol ou d’un refus d’embarquement (Note sous CJUE, 7 mars 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.198--199</w:t>
+              <w:t xml:space="preserve">, 2019, pp.187--189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La détermination du for contractuel en matière d’indemnisation des passagers à la suite de retards de vol ou d’un refus d’embarquement (Note sous CJUE, 7 mars 2018)</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validité d’une clause d’élection de for insérée dans les conditions générales d’une partie (Note sous CJUE, 8 mars 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.187--189</w:t>
+              <w:t xml:space="preserve">, 2019, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les conditions d’application d’une clause d’élection de for en matière de pratiques anticoncurrentielles (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action paulienne peut-elle être considérée comme relevant de la “matière contractuelle” au sens du Règlement “Bruxelles I bis” ? (Note sous CJUE, 4 octobre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.205--207</w:t>
+              <w:t xml:space="preserve">, 2019, pp.189--190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La loi applicable à l’action directe de la personne lésée contre l’assureur (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validité de clause d’élection de for libellée dans une langue étrangère (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.186--187</w:t>
+              <w:t xml:space="preserve">, 2019, pp.202--203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La validité d’une clause d’élection de for insérée dans les conditions générales d’une partie (Note sous CJUE, 8 mars 2018)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination du for contractuel en matière de contrat de concession commerciale (Note sous CJUE, 8 mars 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.202</w:t>
+              <w:t xml:space="preserve">, 2019, pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’action paulienne peut-elle être considérée comme relevant de la “matière contractuelle” au sens du Règlement “Bruxelles I bis” ? (Note sous CJUE, 4 octobre 2018)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de “personne lésée” agissant directement contre l’assureur (Note sous CJUE, 31 janvier 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.189--190</w:t>
+              <w:t xml:space="preserve">, 2019, pp.199--200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La détermination du for contractuel en matière de contrat de concession commerciale (Note sous CJUE, 8 mars 2018)</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause d’élection de for asymétrique doit répondre à un objectif de prévisibilité (Note sous Cass. 1re civ., 7 février 2018 et 3 octobre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.191-192</w:t>
+              <w:t xml:space="preserve">, 2019, pp.203--205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La validité de clause d’élection de for libellée dans une langue étrangère (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application dans le temps du Règlement “Rome II” (Note sous Cass. 1re civ., 5 septembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.202--203</w:t>
+              <w:t xml:space="preserve">, 2019, pp.185--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’application dans le temps du Règlement “Rome II” (Note sous Cass. 1re civ., 5 septembre 2018)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Couchez (1938-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.2028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation par l’acquéreur du défaut de conformité dans le cadre de la Convention de Vienne sur la vente internationale de marchandises (Note sous Cass. 1re civ., 21 juin 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.185--186</w:t>
+              <w:t xml:space="preserve">, 2017, pp.376--377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause d’élection de for asymétrique doit répondre à un objectif de prévisibilité (Note sous Cass. 1re civ., 7 février 2018 et 3 octobre 2018)</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparution volontaire du défendeur devant la juridiction d’un État membre peut-elle mettre en échec une clause attributive de compétence en faveur des juridictions d’un État tiers ? (Note sous sous CJUE, 16 mars 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.203--205</w:t>
+              <w:t xml:space="preserve">, 2017, pp.382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guez</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Allegation of Adultery Does Not Constitute Public Defamation (Note sous Cass. 1re civ., 17 Décembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The international survey of family law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.207--209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Brussels I Bis Regulation : Has Shown Some Progress but Can Do Better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.199--200</w:t>
+              <w:t xml:space="preserve">, 2016, pp.195--203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il supprimer la mention du sexe de la personne à l'état civil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre la constitutionnalisation de la frénésie sécuritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage pour tous ou le changement dans la continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.87--111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inopposabilité de la clause d'élection de for dans les chaînes européennes de contrats (Note sous CJUE, 7 février 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 516, pp.883-886</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit international privé appliqué aux affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bellivier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagarde</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.217--241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la Cour de cassation fait obstacle à l'adoption plénière des enfants d'Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paralysie des clauses attributives de juridiction insérées dans les contrats de travail en droit commun des conflits de juridictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5--08</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures urgentes et provisoires de l’article 20 du règlement Bruxelles II bis en cas de déplacement illicite de l’enfant (Note sous CJUE, 23 décembre 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.47--49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président de chambre d'une cour d'appel peut-il rendre une ordonnance sur requête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’image de l’artiste interprète et exploitation du domaine public : la fin d’une divergence (Note sous Cass. 1er civ., 9 juillet 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.211--214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques précisions essentielles sur la mise en œuvre du règlement « Bruxelles 2 bis » (Note sous CJCE, 2 avril 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.15--22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clause d’élection de for en faveur d’un tribunal étranger doit être mise en œuvre alors même qu’une loi de police française serait applicable (Note sous Cass. 1re civ., 22 octobre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.27--32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incidence des “ lois de police communautaires ” sur la mise en œuvre de la clause d’élection de for en faveur d’un État tiers (Note sous OLG München, 17 mai 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">www.slc-dip.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposabilité des clauses d’élection de for insérées dans les connaissement (Note sous Cass. 1re civ., 16 décembre 2008 et Cass. com., 16 décembre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.46--48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’image de l’artiste interprète et exploitation des interprétations tombées dans le domaine public. Les dérives de l’utilisation du droit à l’image (Note sous CA Paris, 6 juin 2007 (11e ch. sect. A) et 14 novembre 2007 (4e ch. sect. A))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.48--51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du rapport d’évaluation du Règlement Bruxelles 44/2001 : les prémisses de B1 bis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lebeau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.2028</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Marcelo Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.4--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.376--377</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inconciliabilité entre une ordonnance de référé rendue en France et un jugement sur le fond rendu à l’étranger (Note sous Cass. 1re civ., 20 juin 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.19--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.382</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépôt nécessaire ou obligation accessoire de surveillance ? À propos de la remise d’une bague dans un salon de manucure (Note sous Cass. 1re civ., 8 février 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.19--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.207--209</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir du droit international privé communautaire de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.17--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1453 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265482v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03265480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation de la notion de résidence habituelle au sens du règlement « Bruxelles 2 » : l’occasion manquée (Note sous Cass. 1re civ., 14 décembre 2005)</w:t>
               </w:r>
@@ -5168,845 +5168,845 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur des clauses d'élection de for en droits de la concurrence et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluriparentalité en droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'actualité du droit de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; Groupe québécois de l'Association Henri Capitant, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour des clauses d'élection de for en droits de la concurrence et de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de la concurrence et de la consommation : niveaux d'intervention et intérêts croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de droit civil des affaires et du contentieux économique; Centre d'études juridiques européennes et comparées; Facultad de ciencias jurídicas, Universidad del Salvador (Buenos Aires), Feb 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur les éventuelles modification du conflit de lois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour la famille en droit international privé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études juridiques européennes et comparées, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à l'identité en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherches Juridique et Economique (LARJE) de l'Université de la Nouvelle-Calédonie, Nov 2016, Nouméa, Nouvelle-Calédonie. pp.160--175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité en droit commun - Indisponibilité de l'état des personnes vs. Libertés individuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherches Juridique et Economique (LARJE) de l'Université de la Nouvelle-Calédonie, Nov 2016, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La suppression de la mention du sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité de genre et droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des familles, genre et sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de droit privé - Unité de droit familial de l'Université Libre de Bruxelles (ULB), Mar 2012, Bruxelles, Belgique. pp.115--137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralisme familial et ordre public international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions sur le pluralisme familial - Journée d’étude organisée par le CEJEC en l’honneur de Marie-France Nicolas-Maguin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Augustin Boujeka; Christèle CLEMENT; Sophie ROBIN; Odile ROY, Sep 2007, Nanterre, France. pp.197--210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fragmentation du droit applicable aux relations internationales : quelles perspectives croisées de recherche ? - Expériences partagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fragmentation du droit applicable aux relations internationales, nouveaux défis, nouveaux outils. Regards croisés des internationalistes privatistes et publicistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre du droit civil des affaires et du contentieux économique - CEDCACE; Centre de droit international de Nanterre - CEDIN; Centre d’études juridiques européennes comparées - CEJEC, Apr 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe et sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards comparés sur l'état civil, entre statut et liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études juridiques européennes et comparées - CEJEC, Apr 2004, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144981v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04460170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6594,260 +6594,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tribunal de commerce - Procédure ordinaire - Introduction de l'instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribunal de commerce - Procédure ordinaire - Juge chargé d'instruire l'affaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Courtiers - Courtiers spécialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Contrats-Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fascicule 850, LexisNexis, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644236v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01644235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribunal de commerce - Procédure ordinaire - Déroulement de la procédure</w:t>
               </w:r>
@@ -7412,51 +7412,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport français en vue de l’Etude relative à l’application du Règlement CE 44/2001 à la demande de la Commission européenne coordonnée par les Professeurs Hess, Pfeiffer et Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04982247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05455194v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04634622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lebeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lahlou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04110852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Marcelo Sotomayor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05455168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04982222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03844738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03340016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04250591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04134038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busseuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pietrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rozez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03264171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.699" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habu Groud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04144839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05455194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04982247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04634622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lebeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lahlou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04110852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Marcelo Sotomayor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05455168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04982222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03844738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03340016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04250591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04134038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busseuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pietrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rozez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03264171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.699" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habu Groud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04144839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>