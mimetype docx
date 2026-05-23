--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -721,2982 +721,2982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inopposabilité de la clause d’élection de for à l’assuré bénéficiaire non-souscripteur du contrat lorsqu’il est domicilié dans un autre État contractant que le preneur d’assurance et l’assureur (Note sous Cass. 3e civ., 4 avril 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.254--255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litige “en matière de contrat individuel de travail” et dirigeants sociaux (Note sous CJUE, 11 avril 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.255--257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compétence spéciale en matière de succursale et transport aérien (Note sous CJUE, 11 avril 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.253--254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Litige “en matière de contrat individuel de travail” et dirigeants sociaux (Note sous CJUE, 11 avril 2019)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoption de la Convention de La Haye du 2 juillet 2019 sur la reconnaissance et l’exécution des jugements étrangers en matière civile et commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.255--257</w:t>
+              <w:t xml:space="preserve">, 2020, pp.265--267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inopposabilité de la clause d’élection de for à l’assuré bénéficiaire non-souscripteur du contrat lorsqu’il est domicilié dans un autre État contractant que le preneur d’assurance et l’assureur (Note sous Cass. 3e civ., 4 avril 2019)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application du règlement “Rome I” au contrat de fiducie (Note sous CJUE, 3 octobre 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.254--255</w:t>
+              <w:t xml:space="preserve">, 2020, pp.242--245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’application du règlement “Rome I” au contrat de fiducie (Note sous CJUE, 3 octobre 2019)</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appréciation du lien entre la demande principale et la demande reconventionnelle au sens de l’article 8§3 du règlement “Bruxelles I bis” (Note sous CJUE, 31 mai 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.242--245</w:t>
+              <w:t xml:space="preserve">, 2019, pp.198--199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adoption de la Convention de La Haye du 2 juillet 2019 sur la reconnaissance et l’exécution des jugements étrangers en matière civile et commerciale</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination du for contractuel en matière d’indemnisation des passagers à la suite de retards de vol ou d’un refus d’embarquement (Note sous CJUE, 7 mars 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.265--267</w:t>
+              <w:t xml:space="preserve">, 2019, pp.187--189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions d’application d’une clause d’élection de for en matière de pratiques anticoncurrentielles (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.205--207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi applicable à l’action directe de la personne lésée contre l’assureur (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.186--187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les conditions d’application d’une clause d’élection de for en matière de pratiques anticoncurrentielles (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validité d’une clause d’élection de for insérée dans les conditions générales d’une partie (Note sous CJUE, 8 mars 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.205--207</w:t>
+              <w:t xml:space="preserve">, 2019, pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’appréciation du lien entre la demande principale et la demande reconventionnelle au sens de l’article 8§3 du règlement “Bruxelles I bis” (Note sous CJUE, 31 mai 2018)</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action paulienne peut-elle être considérée comme relevant de la “matière contractuelle” au sens du Règlement “Bruxelles I bis” ? (Note sous CJUE, 4 octobre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.198--199</w:t>
+              <w:t xml:space="preserve">, 2019, pp.189--190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La détermination du for contractuel en matière d’indemnisation des passagers à la suite de retards de vol ou d’un refus d’embarquement (Note sous CJUE, 7 mars 2018)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination du for contractuel en matière de contrat de concession commerciale (Note sous CJUE, 8 mars 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.187--189</w:t>
+              <w:t xml:space="preserve">, 2019, pp.191-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La validité d’une clause d’élection de for insérée dans les conditions générales d’une partie (Note sous CJUE, 8 mars 2018)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La validité de clause d’élection de for libellée dans une langue étrangère (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.202</w:t>
+              <w:t xml:space="preserve">, 2019, pp.202--203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’action paulienne peut-elle être considérée comme relevant de la “matière contractuelle” au sens du Règlement “Bruxelles I bis” ? (Note sous CJUE, 4 octobre 2018)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de “personne lésée” agissant directement contre l’assureur (Note sous CJUE, 31 janvier 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.189--190</w:t>
+              <w:t xml:space="preserve">, 2019, pp.199--200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La validité de clause d’élection de for libellée dans une langue étrangère (Note sous Cass. 1re civ., 24 janvier 2018)</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clause d’élection de for asymétrique doit répondre à un objectif de prévisibilité (Note sous Cass. 1re civ., 7 février 2018 et 3 octobre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.202--203</w:t>
+              <w:t xml:space="preserve">, 2019, pp.203--205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La détermination du for contractuel en matière de contrat de concession commerciale (Note sous CJUE, 8 mars 2018)</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’application dans le temps du Règlement “Rome II” (Note sous Cass. 1re civ., 5 septembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.191-192</w:t>
+              <w:t xml:space="preserve">, 2019, pp.185--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La notion de “personne lésée” agissant directement contre l’assureur (Note sous CJUE, 31 janvier 2018)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Couchez (1938-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.2028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation par l’acquéreur du défaut de conformité dans le cadre de la Convention de Vienne sur la vente internationale de marchandises (Note sous Cass. 1re civ., 21 juin 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.199--200</w:t>
+              <w:t xml:space="preserve">, 2017, pp.376--377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La clause d’élection de for asymétrique doit répondre à un objectif de prévisibilité (Note sous Cass. 1re civ., 7 février 2018 et 3 octobre 2018)</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparution volontaire du défendeur devant la juridiction d’un État membre peut-elle mettre en échec une clause attributive de compétence en faveur des juridictions d’un État tiers ? (Note sous sous CJUE, 16 mars 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.203--205</w:t>
+              <w:t xml:space="preserve">, 2017, pp.382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guez</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Allegation of Adultery Does Not Constitute Public Defamation (Note sous Cass. 1re civ., 17 Décembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The international survey of family law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.207--209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Brussels I Bis Regulation : Has Shown Some Progress but Can Do Better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.185--186</w:t>
+              <w:t xml:space="preserve">, 2016, pp.195--203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il supprimer la mention du sexe de la personne à l'état civil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre la constitutionnalisation de la frénésie sécuritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage pour tous ou le changement dans la continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Law Journal of the Pacific / Journal de Droit Comparé du Pacifique [Anciennement Revue juridique polynésienne (RJP)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.87--111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit international privé appliqué aux affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bellivier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagarde</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.217--241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inopposabilité de la clause d'élection de for dans les chaînes européennes de contrats (Note sous CJUE, 7 février 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 516, pp.883-886</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la Cour de cassation fait obstacle à l'adoption plénière des enfants d'Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paralysie des clauses attributives de juridiction insérées dans les contrats de travail en droit commun des conflits de juridictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.5--08</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures urgentes et provisoires de l’article 20 du règlement Bruxelles II bis en cas de déplacement illicite de l’enfant (Note sous CJUE, 23 décembre 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.47--49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques précisions essentielles sur la mise en œuvre du règlement « Bruxelles 2 bis » (Note sous CJCE, 2 avril 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.15--22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une clause d’élection de for en faveur d’un tribunal étranger doit être mise en œuvre alors même qu’une loi de police française serait applicable (Note sous Cass. 1re civ., 22 octobre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.27--32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président de chambre d'une cour d'appel peut-il rendre une ordonnance sur requête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’image de l’artiste interprète et exploitation du domaine public : la fin d’une divergence (Note sous Cass. 1er civ., 9 juillet 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.211--214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incidence des “ lois de police communautaires ” sur la mise en œuvre de la clause d’élection de for en faveur d’un État tiers (Note sous OLG München, 17 mai 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">www.slc-dip.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opposabilité des clauses d’élection de for insérées dans les connaissement (Note sous Cass. 1re civ., 16 décembre 2008 et Cass. com., 16 décembre 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.46--48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’image de l’artiste interprète et exploitation des interprétations tombées dans le domaine public. Les dérives de l’utilisation du droit à l’image (Note sous CA Paris, 6 juin 2007 (11e ch. sect. A) et 14 novembre 2007 (4e ch. sect. A))</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.48--51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du rapport d’évaluation du Règlement Bruxelles 44/2001 : les prémisses de B1 bis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lebeau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.2028</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Marcelo Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.4--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.376--377</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inconciliabilité entre une ordonnance de référé rendue en France et un jugement sur le fond rendu à l’étranger (Note sous Cass. 1re civ., 20 juin 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.19--21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.382</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir du droit international privé communautaire de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.17--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.207--209</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépôt nécessaire ou obligation accessoire de surveillance ? À propos de la remise d’une bague dans un salon de manucure (Note sous Cass. 1re civ., 8 février 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.19--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1453 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265480v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03265482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation de la notion de résidence habituelle au sens du règlement « Bruxelles 2 » : l’occasion manquée (Note sous Cass. 1re civ., 14 décembre 2005)</w:t>
               </w:r>
@@ -5168,845 +5168,845 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluriparentalité en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'actualité du droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3; Groupe québécois de l'Association Henri Capitant, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour des clauses d'élection de for en droits de la concurrence et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de la concurrence et de la consommation : niveaux d'intervention et intérêts croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit civil des affaires et du contentieux économique; Centre d'études juridiques européennes et comparées; Facultad de ciencias jurídicas, Universidad del Salvador (Buenos Aires), Feb 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur les éventuelles modification du conflit de lois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour la famille en droit international privé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études juridiques européennes et comparées, Jun 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'identité en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherches Juridique et Economique (LARJE) de l'Université de la Nouvelle-Calédonie, Nov 2016, Nouméa, Nouvelle-Calédonie. pp.160--175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité en droit commun - Indisponibilité de l'état des personnes vs. Libertés individuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherches Juridique et Economique (LARJE) de l'Université de la Nouvelle-Calédonie, Nov 2016, Nouméa, Nouvelle-Calédonie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suppression de la mention du sexe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité de genre et droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des familles, genre et sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit privé - Unité de droit familial de l'Université Libre de Bruxelles (ULB), Mar 2012, Bruxelles, Belgique. pp.115--137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralisme familial et ordre public international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réflexions sur le pluralisme familial - Journée d’étude organisée par le CEJEC en l’honneur de Marie-France Nicolas-Maguin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Augustin Boujeka; Christèle CLEMENT; Sophie ROBIN; Odile ROY, Sep 2007, Nanterre, France. pp.197--210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fragmentation du droit applicable aux relations internationales : quelles perspectives croisées de recherche ? - Expériences partagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fragmentation du droit applicable aux relations internationales, nouveaux défis, nouveaux outils. Regards croisés des internationalistes privatistes et publicistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre du droit civil des affaires et du contentieux économique - CEDCACE; Centre de droit international de Nanterre - CEDIN; Centre d’études juridiques européennes comparées - CEJEC, Apr 2010, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe et sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards comparés sur l'état civil, entre statut et liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études juridiques européennes et comparées - CEJEC, Apr 2004, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur des clauses d'élection de for en droits de la concurrence et de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460170v1</w:t>
-              </w:r>
-[...720 lines deleted...]
-                <w:t xml:space="preserve">hal-04144981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6594,50 +6594,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tribunal de commerce - Procédure ordinaire - Juge chargé d'instruire l'affaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtiers - Courtiers spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Contrats-Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fascicule 850, LexisNexis, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tribunal de commerce - Procédure ordinaire - Introduction de l'instance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6646,346 +6797,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lebeau</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribunal de commerce - Compétence des tribunaux de commerce - Règles générales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, 2013</w:t>
+              <w:t xml:space="preserve">, Fascicule 401, LexisNexis, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fascicule 850, LexisNexis, 2013</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribunal de commerce - Procédure ordinaire - Déroulement de la procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fascicule 411, LexisNexis, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644233v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01644232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat de courtage</w:t>
               </w:r>
@@ -7412,51 +7412,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport français en vue de l’Etude relative à l’application du Règlement CE 44/2001 à la demande de la Commission européenne coordonnée par les Professeurs Hess, Pfeiffer et Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05455194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04982247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04634622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143515v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lebeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lahlou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265495v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04110852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Marcelo Sotomayor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05455168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04982222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03844738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03340016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04250591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04134038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busseuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pietrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rozez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644232v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03264171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.699" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habu Groud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04144839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05455194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04982247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04634622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143533v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lebeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lahlou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04110852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265496v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Marcelo Sotomayor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265489v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265479v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265475v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05455168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04982222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03844738v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03340016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04250591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03995167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04134038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03259259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busseuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pietrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rozez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04144960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03264171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.699" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265487v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habu Groud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04144839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>